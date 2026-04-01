--- v0 (2025-10-04)
+++ v1 (2026-04-01)
@@ -13,209 +13,202 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="G08_WPO" sheetId="1" state="visible" r:id="rId2"/>
     <sheet name="MetaData" sheetId="2" state="visible" r:id="rId3"/>
   </sheets>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="46">
   <si>
     <t>Werkende armen - België en internationale vergelijking</t>
   </si>
   <si>
     <t>procent van bevolking 18 jaar en ouder</t>
   </si>
   <si>
     <t>België</t>
   </si>
   <si>
     <t>EU27</t>
   </si>
   <si>
-    <t>breuk in tijdreeks: EU 2020, BE 2019 - gegevens tot en met 2018 niet vergelijkbaar met gegevens vanaf 2019</t>
-[...2 lines deleted...]
-    <t> Statbel; Eurostat (2024), European Union Statistics on Income and Living Conditions (EU-SILC), ilc_iw01, https://ec.europa.eu/eurostat (geraadpleegd op 14/10/2024)</t>
+    <t>Noot: breuk in tijdreeks: EU 2020, BE 2019 - gegevens tot en met 2018 niet vergelijkbaar met gegevens vanaf 2019. Het 95%-betrouwbaarheidsinterval voor het aandeel werkende armen in 2024 bedraagt 3.5% tot 5.0% voor België.</t>
+  </si>
+  <si>
+    <t>Bron:  Statbel (2025), Micro databestanden SILC 2024: SILC_2024_CI, rechtstreekse mededeling 01/10/2025; Statbel (2025), rechtstreekse mededeling  18/112025 en 20/11/2025; Statbel; Eurostat (2025), In-work at-risk-of-poverty rate by age and sex, ilc_iw01, https://ec.europa.eu/eurostat, laatste update van data 10/10/2025  11:00:00 (geraadpleegd op 10/10/2025)</t>
   </si>
   <si>
     <t>Werkende armen volgens gewest - België</t>
   </si>
   <si>
     <t>Brussels Hoofdstedelijk Gewest</t>
   </si>
   <si>
-    <t>Vlaams Gewest </t>
-[...8 lines deleted...]
-    <t>Statbel (2024), rechtstreekse mededeling 14/11/2024</t>
+    <t>Vlaams Gewest</t>
+  </si>
+  <si>
+    <t>Waals Gewest</t>
+  </si>
+  <si>
+    <t>Noot: Breuk in tijdreeks: 2019 - gegevens tot en met 2018 niet vergelijkbaar met gegevens vanaf 2019; covid-19-pandemie had impact op gegevensverzameling 2020. Het 95%-betrouwbaarheidsinterval voor het aandeel werkende armen in 2024 bedraagt 6.9% tot 12.1% voor Brussel, 2.3% tot 4.3% voor Vlaanderen en 3.2% tot 5.6% voor Wallonië.</t>
+  </si>
+  <si>
+    <t>Bron: Statbel (2025), Micro databestanden SILC 2024: SILC_2024_CI, rechtstreekse mededeling 01/10/2025; Statbel (2025), rechtstreekse mededeling  18/11/2025 en 20/11/2025</t>
   </si>
   <si>
     <t>Werkende armen volgens geslacht - België</t>
   </si>
   <si>
     <t>vrouwen</t>
   </si>
   <si>
     <t>mannen</t>
   </si>
   <si>
-    <t>breuk in tijdreeks: 2019 - gegevens tot en met 2018 niet vergelijkbaar met gegevens vanaf 2019</t>
+    <t>Noot: breuk in tijdreeks: 2019 - gegevens tot en met 2018 niet vergelijkbaar met gegevens vanaf 2019</t>
+  </si>
+  <si>
+    <t>Bron: Statbel; Eurostat (2025), In-work at-risk-of-poverty rate by age and sex, ilc_iw01, https://ec.europa.eu/eurostat, laatste update van data 10/10/2025  11:00:00 (geraadpleegd op 10/10/2025)</t>
   </si>
   <si>
     <t>Werkende armen volgens leeftijd - België</t>
   </si>
   <si>
     <t>18-24</t>
   </si>
   <si>
     <t>25-49</t>
   </si>
   <si>
     <t>50-64</t>
   </si>
   <si>
-    <t>breuk in tijdreeks: BE 2019 - gegevens tot en met 2018 niet vergelijkbaar met gegevens vanaf 2020; covid-19-pandemie had impact op gegevensverzameling 2020</t>
+    <t>Noot: breuk in tijdreeks: BE 2019 - gegevens tot en met 2018 niet vergelijkbaar met gegevens vanaf 2020; covid-19-pandemie had impact op gegevensverzameling 2020</t>
+  </si>
+  <si>
+    <t>Bron: Statbel (2025), rechtstreekse mededeling 20/11/2025</t>
   </si>
   <si>
     <t>Werkende armen volgens opleiding - België</t>
   </si>
   <si>
     <t>procent van 18-jarigen en ouder</t>
   </si>
   <si>
     <t>hoogstens lager secundair</t>
   </si>
   <si>
     <t>hoger secundair</t>
   </si>
   <si>
     <t>hoger</t>
   </si>
   <si>
-    <t>breuk in tijdreeks: BE 2019 - gegevens tot en met 2018 niet vergelijkbaar met gegevens vanaf 2021</t>
-[...2 lines deleted...]
-    <t> Statbel; Eurostat (2024), European Union Statistics on Income and Living Conditions (EU-SILC), ilc_iw04, https://ec.europa.eu/eurostat (geraadpleegd op 14/10/2024)</t>
+    <t>Noot: breuk in tijdreeks: BE 2019 - gegevens tot en met 2018 niet vergelijkbaar met gegevens vanaf 2021</t>
+  </si>
+  <si>
+    <t>Bron: Statbel; Eurostat (2025), In-work at-risk-of-poverty rate by educational attainment level, ilc_iw04, https://ec.europa.eu/eurostat, laatste update van data 30/10/2025 23:00 (geraadpleegd op 03/11/2025)</t>
   </si>
   <si>
     <t>Werkende armen volgens huishoudentype - België</t>
   </si>
   <si>
     <t>procent van bevolking</t>
   </si>
   <si>
     <t>alleenstaande</t>
   </si>
   <si>
     <t>eenoudergezin</t>
   </si>
   <si>
     <t>2 volwassenen &lt;65</t>
   </si>
   <si>
     <t>2 volw., minstens 1 &gt;64</t>
   </si>
   <si>
     <t>2 volw., 1 kind</t>
   </si>
   <si>
     <t>2 volw., 2 kinderen</t>
   </si>
   <si>
     <t>2 volw., 3+ kinderen</t>
   </si>
   <si>
-    <t>breuk in tijdreeks: BE 2019 - gegevens tot en met 2018 niet vergelijkbaar met gegevens vanaf 2022; covid-19-pandemie had impact op gegevensverzameling 2020</t>
+    <t>Noot: breuk in tijdreeks: BE 2019 - gegevens tot en met 2018 niet vergelijkbaar met gegevens vanaf 2022; covid-19-pandemie had impact op gegevensverzameling 2020</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>G08_WPO</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Werkende armen (i43)</t>
+    <t>Werkende armen (i44)</t>
   </si>
   <si>
     <t>Contents</t>
   </si>
   <si>
     <t>Definitie: het percentage van de bevolking van 18 jaar en ouder dat verklaarde te werken (in loondienst of als zelfstandige) en dat een armoederisico loopt. Personen hebben een armoederisico indien hun equivalent beschikbaar inkomen onder de armoederisicodrempel ligt, die is vastgesteld op 60% van het nationale mediane equivalente beschikbare inkomen (na sociale overdrachten; Eurostat, 2024).
 De hier gebruikte gegevens over de personen met een armoederisico zijn gebaseerd op de enquête European Union Statistics on Income and Living Conditions (EU-SILC), waarbij inkomensgegevens steeds betrekking hebben op het jaar dat voorafgaat aan het enquêtejaar. Dit betekent bijvoorbeeld voor het enquêtejaar 2020 dat bij de berekening van deze indicator de inkomens van 2019 zijn gebruikt, die niet beïnvloed werden door de covid-19-crisis (Statbel, 2021a).
 Statbel organiseert in België deze binnen de EU geharmoniseerde enquête en stelt de resultaten ervan ter beschikking, onder meer aan Eurostat. 2004 is het eerste jaar waarvoor Europees geharmoniseerde gegevens zijn verzameld waarmee de indicator berekend kan worden. De hier gebruikte gegevens komen van Eurostat dat gedetailleerde en vergelijkbare data voor de EU-lidstaten publiceert. Omdat de gegevens op een enquête gebaseerd zijn, moet er rekening gehouden worden met een onzekerheidsmarge. Die onzekerheidsmarge wordt groter naarmate de indicator berekend wordt op kleinere subpopulaties. De betrouwbaarheidsintervallen (BI) zijn op verzoek verkrijgbaar bij Statbel.
 Vanaf 2019 werd de enquêtemethode grondig herzien met het oog op een grotere nauwkeurigheid, waardoor de gegevens tot en met 2018 niet vergelijkbaar zijn met de gegevens vanaf 2019. In 2020 had de covid-19-pandemie een impact op de gegevensverzameling. Hierdoor zijn de resultaten van SILC 2020 moeilijk te vergelijken met die van de voorgaande jaren (Statbel, 2021b). Daarom worden ze niet gebruikt om de langetermijntrend te berekenen en te evalueren. Eveneens moet worden opgemerkt dat omwille van het grootschalige gebruik van tijdelijke werkloosheid tijdens de covid-19-pandemie, de categorie 'werkloos' in SILC 2021 niet alleen langdurig werklozen omvat, maar eveneens personen die meer dan 6 maanden tijdelijk werkloos zijn geweest en die algemeen gezien in minder precaire omstandigheden leven (Statbel, 2022).
+Voor deze indicator zijn volgende opsplitsingen beschikbaar: gewest, geslacht, leeftijd, opleiding en huishoudentype.
 Doelstelling: het aandeel werkende armen moeten dalen.
 De duurzame-ontwikkelingsdoelstellingen of SDG’s die de Verenigde Naties in 2015 hebben aangenomen, bevatten subdoelstellingen 8.5 "Tegen 2030 komen tot een volledige en productieve tewerkstelling en waardig werk voor alle vrouwen en mannen, ook voor jonge mensen en personen met een handicap, alsook een gelijk loon voor werk van gelijke waarde" en 10.2 “Tegen 2030 de sociale, economische en politieke inclusie van iedereen mogelijk maken en bevorderen, ongeacht leeftijd, geslacht, handicap, ras, etniciteit, herkomst, godsdienst of economische of andere status".
 De Federale beleidsvisie op lange termijn inzake duurzame ontwikkeling (Belgisch Staatsblad, 08/10/2013) bevat de volgende doelstellingen: "De arbeidsmarkt zal voor iedereen toegankelijk zijn en de actieve bevolking waardig werk aanbieden" (doelstelling 8), "Het werkgelegenheidsniveau zal zo hoog en stabiel mogelijk zijn en respecteert de principes van waardig werk. Iedereen op arbeidsleeftijd zal de mogelijkheid hebben betaald werk te vinden" (doelstelling 9) en "De arbeidsomstandigheden zullen gedurende de hele loopbaan aangepast worden om ervoor te zorgen dat de levenskwaliteit verbetert en dat men langer kan werken" (doelstelling 11).
-Evolutie: het percentage werkende armen (onder de bevolking ouder dan 18 jaar) steeg van 4% in 2004 tot 5,1% in 2018, om daarna te dalen tot 3,6% in 2022, rekening houdend met de nieuwe methodologie gebruikt vanaf 2019. Daarna steeg het tot 4,7% in 2023.
-[...6 lines deleted...]
-Opsplitsing volgens huishoudentype: eenoudergezinnen hebben, met 14%, gemiddeld genomen het hoogste percentage werkende armen in de periode 2004-2023, rekening houdend met de nieuwe methodologie gebruikt vanaf 2019. Hierna komen gezinnen met twee volwassenen en met drie of meer kinderen. In die periode is hun aandeel gemiddeld 8%. Voor de overige huishoudentypes fluctueert dit aandeel rond 5%.
 VN-indicator: de gekozen indicator is verwant met indicator 10.2.1 - Deel van de bevolking dat leeft met minder dan 50% van het mediaaninkomen, naar leeftijd, geslacht en handicap. De VN gebruikt als inkomensdrempel 50%, terwijl de hier gekozen indicator 60% aanneemt.
 Bronnen
-Algemeen
-[...9 lines deleted...]
-Statbel (2022), Risico op armoede of sociale uitsluiting - SILC-indicatoren 2019-2021, https://statbel.fgov.be/sites/default/files/files/documents/Huishoudens/10.7%20Inkomen%20en%20levensomstandigheden/10.7.1%20Armoederisico/Publication_Silc_STATBEL_NL.xlsx (geraadpleegd op 15/06/2024).
+Belgisch Staatsblad: http://www.ejustice.just.fgov.be/cgi/welcome.pl; opzoeking op http://www.ejustice.just.fgov.be/doc/rech_n.htm.
+Eurostat (2024), EU statistics on income and living conditions (EU-SILC) methodology - in-work poverty, https://ec.europa.eu/eurostat/statistics-explained/index.php?title=EU_statistics_on_income_and_living_conditions_(EU-SILC)_methodology_-_in-work_poverty (geraadpleegd op 19/12/2025).
+Statbel (2021a), Kerncijfers 2021, p. 31, https://statbel.fgov.be/nl/nieuws/kerncijfers-2021 (geraadpleegd op 19/12/2025)
+Statbel (2021b), SILC FAQ, https://statbel.fgov.be/nl/themas/huishoudens/armoede-en-levensomstandigheden/faq, zie vooral ‘Zijn er breuken in de tijdslijn van SILC?’ (geraadpleegd op 19/12/2025).
+Statbel (2022), Risico op armoede of sociale uitsluiting - SILC-indicatoren 2019-2021, https://statbel.fgov.be/sites/default/files/files/documents/Huishoudens/10.7%20Inkomen%20en%20levensomstandigheden/10.7.1%20Armoederisico/Publication_Silc_STATBEL_NL.xlsx (geraadpleegd op 19/12/2025).
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode=""/>
   </numFmts>
   <fonts count="4">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
@@ -273,51 +266,51 @@
   <cellXfs count="2">
     <xf applyAlignment="false" applyBorder="false" applyFont="false" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="164" xfId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="false" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="165" xfId="0"/>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:V62"/>
+  <dimension ref="A1:W62"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1025" min="1" style="0" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0"/>
       <c r="B3" s="1" t="n">
         <v>2004</v>
       </c>
       <c r="C3" s="1" t="n">
@@ -355,117 +348,123 @@
       </c>
       <c r="N3" s="1" t="n">
         <v>2016</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>2017</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>2018</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>2019</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>2020</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>2021</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>2022</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>2023</v>
       </c>
-      <c r="V3" s="1"/>
+      <c r="V3" s="1" t="n">
+        <v>2024</v>
+      </c>
+      <c r="W3" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
-        <v>4</v>
+        <v>4.00279</v>
       </c>
       <c r="C4" s="1" t="n">
-        <v>3.9</v>
+        <v>3.9273</v>
       </c>
       <c r="D4" s="1" t="n">
-        <v>4.1</v>
+        <v>4.17454</v>
       </c>
       <c r="E4" s="1" t="n">
-        <v>4.3</v>
+        <v>4.35787</v>
       </c>
       <c r="F4" s="1" t="n">
-        <v>4.7</v>
+        <v>4.80817</v>
       </c>
       <c r="G4" s="1" t="n">
-        <v>4.6</v>
+        <v>4.6404</v>
       </c>
       <c r="H4" s="1" t="n">
-        <v>4.5</v>
+        <v>4.51739</v>
       </c>
       <c r="I4" s="1" t="n">
-        <v>4.5</v>
+        <v>4.16202</v>
       </c>
       <c r="J4" s="1" t="n">
-        <v>4.5</v>
+        <v>4.48721</v>
       </c>
       <c r="K4" s="1" t="n">
-        <v>4.4</v>
+        <v>4.41644</v>
       </c>
       <c r="L4" s="1" t="n">
-        <v>4.8</v>
+        <v>4.81213</v>
       </c>
       <c r="M4" s="1" t="n">
-        <v>4.6</v>
+        <v>4.55535</v>
       </c>
       <c r="N4" s="1" t="n">
-        <v>4.8</v>
+        <v>4.77585</v>
       </c>
       <c r="O4" s="1" t="n">
-        <v>5</v>
+        <v>4.98413</v>
       </c>
       <c r="P4" s="1" t="n">
-        <v>5.1</v>
+        <v>5.13736</v>
       </c>
       <c r="Q4" s="1" t="n">
-        <v>4.8</v>
+        <v>4.75927</v>
       </c>
       <c r="R4" s="1" t="n">
-        <v>4.2</v>
+        <v>4.24339</v>
       </c>
       <c r="S4" s="1" t="n">
-        <v>3.8</v>
+        <v>3.88659</v>
       </c>
       <c r="T4" s="1" t="n">
-        <v>3.6</v>
+        <v>3.42427</v>
       </c>
       <c r="U4" s="1" t="n">
-        <v>4.7</v>
-[...1 lines deleted...]
-      <c r="V4" s="1"/>
+        <v>4.70712</v>
+      </c>
+      <c r="V4" s="1" t="n">
+        <v>4.25345</v>
+      </c>
+      <c r="W4" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="s">
         <f>=NA()</f>
       </c>
       <c r="C5" s="1" t="s">
         <f>=NA()</f>
       </c>
       <c r="D5" s="1" t="s">
         <f>=NA()</f>
       </c>
       <c r="E5" s="1" t="s">
         <f>=NA()</f>
       </c>
       <c r="F5" s="1" t="s">
         <f>=NA()</f>
       </c>
       <c r="G5" s="1" t="s">
         <f>=NA()</f>
       </c>
       <c r="H5" s="1" t="n">
         <v>8.5</v>
@@ -473,65 +472,68 @@
       <c r="I5" s="1" t="n">
         <v>9</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>8.9</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>9.1</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>9.6</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>9.7</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>9.8</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>9.5</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>9.3</v>
       </c>
       <c r="Q5" s="1" t="n">
-        <v>9</v>
+        <v>9.1</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>8.8</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>8.9</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>8.5</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>8.3</v>
       </c>
-      <c r="V5" s="1"/>
+      <c r="V5" s="1" t="n">
+        <v>8.2</v>
+      </c>
+      <c r="W5" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="0"/>
       <c r="B6" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="0" t="s">
@@ -578,249 +580,261 @@
       </c>
       <c r="N12" s="1" t="n">
         <v>2016</v>
       </c>
       <c r="O12" s="1" t="n">
         <v>2017</v>
       </c>
       <c r="P12" s="1" t="n">
         <v>2018</v>
       </c>
       <c r="Q12" s="1" t="n">
         <v>2019</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>2020</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>2021</v>
       </c>
       <c r="T12" s="1" t="n">
         <v>2022</v>
       </c>
       <c r="U12" s="1" t="n">
         <v>2023</v>
       </c>
-      <c r="V12" s="1"/>
+      <c r="V12" s="1" t="n">
+        <v>2024</v>
+      </c>
+      <c r="W12" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="0" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="1" t="n">
-        <v>8.8</v>
+        <v>8.8439</v>
       </c>
       <c r="C13" s="1" t="n">
-        <v>9.4</v>
+        <v>9.41238</v>
       </c>
       <c r="D13" s="1" t="n">
-        <v>7.1</v>
+        <v>7.14574</v>
       </c>
       <c r="E13" s="1" t="n">
-        <v>8.6</v>
+        <v>8.63043</v>
       </c>
       <c r="F13" s="1" t="n">
-        <v>7.8</v>
+        <v>7.84125</v>
       </c>
       <c r="G13" s="1" t="n">
-        <v>8.8</v>
+        <v>8.78323</v>
       </c>
       <c r="H13" s="1" t="n">
-        <v>8.4</v>
+        <v>8.44504</v>
       </c>
       <c r="I13" s="1" t="n">
-        <v>10.8</v>
+        <v>10.81211</v>
       </c>
       <c r="J13" s="1" t="n">
-        <v>12.1</v>
+        <v>12.11793</v>
       </c>
       <c r="K13" s="1" t="n">
-        <v>12.2</v>
+        <v>12.30428</v>
       </c>
       <c r="L13" s="1" t="n">
-        <v>11</v>
+        <v>11.00004</v>
       </c>
       <c r="M13" s="1" t="n">
-        <v>9.9</v>
+        <v>9.93511</v>
       </c>
       <c r="N13" s="1" t="n">
-        <v>10.6</v>
+        <v>10.63766</v>
       </c>
       <c r="O13" s="1" t="n">
-        <v>12.6</v>
+        <v>12.5656</v>
       </c>
       <c r="P13" s="1" t="n">
-        <v>12.1</v>
+        <v>12.10581</v>
       </c>
       <c r="Q13" s="1" t="n">
-        <v>11.4</v>
+        <v>11.24707</v>
       </c>
       <c r="R13" s="1" t="n">
-        <v>8.6</v>
+        <v>8.8563</v>
       </c>
       <c r="S13" s="1" t="n">
-        <v>8.3</v>
+        <v>8.27629</v>
       </c>
       <c r="T13" s="1" t="n">
-        <v>10.3</v>
+        <v>9.20572</v>
       </c>
       <c r="U13" s="1" t="n">
-        <v>9.6</v>
-[...1 lines deleted...]
-      <c r="V13" s="1"/>
+        <v>9.94614</v>
+      </c>
+      <c r="V13" s="1" t="n">
+        <v>9.49386</v>
+      </c>
+      <c r="W13" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="1" t="n">
-        <v>3.1</v>
+        <v>3.06609</v>
       </c>
       <c r="C14" s="1" t="n">
-        <v>3.2</v>
+        <v>3.17233</v>
       </c>
       <c r="D14" s="1" t="n">
-        <v>3.7</v>
+        <v>3.76293</v>
       </c>
       <c r="E14" s="1" t="n">
-        <v>3.1</v>
+        <v>3.1445</v>
       </c>
       <c r="F14" s="1" t="n">
-        <v>3.9</v>
+        <v>3.90649</v>
       </c>
       <c r="G14" s="1" t="n">
-        <v>3.2</v>
+        <v>3.15285</v>
       </c>
       <c r="H14" s="1" t="n">
-        <v>3.5</v>
+        <v>3.4891</v>
       </c>
       <c r="I14" s="1" t="n">
-        <v>3.1</v>
+        <v>3.11563</v>
       </c>
       <c r="J14" s="1" t="n">
-        <v>3.3</v>
+        <v>3.33592</v>
       </c>
       <c r="K14" s="1" t="n">
-        <v>3.3</v>
+        <v>3.30733</v>
       </c>
       <c r="L14" s="1" t="n">
-        <v>3.5</v>
+        <v>3.5301</v>
       </c>
       <c r="M14" s="1" t="n">
-        <v>3.4</v>
+        <v>3.39818</v>
       </c>
       <c r="N14" s="1" t="n">
-        <v>3.4</v>
+        <v>3.41706</v>
       </c>
       <c r="O14" s="1" t="n">
-        <v>2.9</v>
+        <v>2.88403</v>
       </c>
       <c r="P14" s="1" t="n">
-        <v>3.2</v>
+        <v>3.2454</v>
       </c>
       <c r="Q14" s="1" t="n">
-        <v>3.4</v>
+        <v>3.24802</v>
       </c>
       <c r="R14" s="1" t="n">
-        <v>2.9</v>
+        <v>2.84397</v>
       </c>
       <c r="S14" s="1" t="n">
-        <v>2.6</v>
+        <v>2.72056</v>
       </c>
       <c r="T14" s="1" t="n">
-        <v>2</v>
+        <v>1.98597</v>
       </c>
       <c r="U14" s="1" t="n">
-        <v>3.7</v>
-[...1 lines deleted...]
-      <c r="V14" s="1"/>
+        <v>3.71092</v>
+      </c>
+      <c r="V14" s="1" t="n">
+        <v>3.32171</v>
+      </c>
+      <c r="W14" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="0" t="s">
         <v>9</v>
       </c>
       <c r="B15" s="1" t="n">
-        <v>4.6</v>
+        <v>4.60135</v>
       </c>
       <c r="C15" s="1" t="n">
-        <v>3.9</v>
+        <v>3.94649</v>
       </c>
       <c r="D15" s="1" t="n">
-        <v>4.1</v>
+        <v>4.14444</v>
       </c>
       <c r="E15" s="1" t="n">
-        <v>5.5</v>
+        <v>5.55487</v>
       </c>
       <c r="F15" s="1" t="n">
-        <v>5.6</v>
+        <v>5.71482</v>
       </c>
       <c r="G15" s="1" t="n">
-        <v>6.3</v>
+        <v>6.33478</v>
       </c>
       <c r="H15" s="1" t="n">
-        <v>5.4</v>
+        <v>5.38706</v>
       </c>
       <c r="I15" s="1" t="n">
-        <v>4.3</v>
+        <v>4.3132</v>
       </c>
       <c r="J15" s="1" t="n">
-        <v>4.5</v>
+        <v>4.50417</v>
       </c>
       <c r="K15" s="1" t="n">
-        <v>4.3</v>
+        <v>4.30377</v>
       </c>
       <c r="L15" s="1" t="n">
-        <v>5.5</v>
+        <v>5.52764</v>
       </c>
       <c r="M15" s="1" t="n">
-        <v>5.2</v>
+        <v>5.22305</v>
       </c>
       <c r="N15" s="1" t="n">
-        <v>5.7</v>
+        <v>5.69963</v>
       </c>
       <c r="O15" s="1" t="n">
-        <v>6.9</v>
+        <v>6.92158</v>
       </c>
       <c r="P15" s="1" t="n">
-        <v>7</v>
+        <v>6.95166</v>
       </c>
       <c r="Q15" s="1" t="n">
-        <v>5.6</v>
+        <v>5.81979</v>
       </c>
       <c r="R15" s="1" t="n">
-        <v>5.6</v>
+        <v>5.61087</v>
       </c>
       <c r="S15" s="1" t="n">
-        <v>5.1</v>
+        <v>4.94615</v>
       </c>
       <c r="T15" s="1" t="n">
-        <v>4.6</v>
+        <v>4.54649</v>
       </c>
       <c r="U15" s="1" t="n">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="V15" s="1"/>
+        <v>4.9305</v>
+      </c>
+      <c r="V15" s="1" t="n">
+        <v>4.39157</v>
+      </c>
+      <c r="W15" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="0"/>
       <c r="B16" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="0" t="s">
@@ -867,51 +881,54 @@
       </c>
       <c r="N22" s="1" t="n">
         <v>2016</v>
       </c>
       <c r="O22" s="1" t="n">
         <v>2017</v>
       </c>
       <c r="P22" s="1" t="n">
         <v>2018</v>
       </c>
       <c r="Q22" s="1" t="n">
         <v>2019</v>
       </c>
       <c r="R22" s="1" t="n">
         <v>2020</v>
       </c>
       <c r="S22" s="1" t="n">
         <v>2021</v>
       </c>
       <c r="T22" s="1" t="n">
         <v>2022</v>
       </c>
       <c r="U22" s="1" t="n">
         <v>2023</v>
       </c>
-      <c r="V22" s="1"/>
+      <c r="V22" s="1" t="n">
+        <v>2024</v>
+      </c>
+      <c r="W22" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B23" s="1" t="n">
         <v>3.4</v>
       </c>
       <c r="C23" s="1" t="n">
         <v>3.1</v>
       </c>
       <c r="D23" s="1" t="n">
         <v>3.7</v>
       </c>
       <c r="E23" s="1" t="n">
         <v>4.3</v>
       </c>
       <c r="F23" s="1" t="n">
         <v>5.2</v>
       </c>
       <c r="G23" s="1" t="n">
         <v>4.7</v>
       </c>
       <c r="H23" s="1" t="n">
         <v>4.2</v>
@@ -922,62 +939,65 @@
       <c r="J23" s="1" t="n">
         <v>4.5</v>
       </c>
       <c r="K23" s="1" t="n">
         <v>4.3</v>
       </c>
       <c r="L23" s="1" t="n">
         <v>5.2</v>
       </c>
       <c r="M23" s="1" t="n">
         <v>4.8</v>
       </c>
       <c r="N23" s="1" t="n">
         <v>4.7</v>
       </c>
       <c r="O23" s="1" t="n">
         <v>4.7</v>
       </c>
       <c r="P23" s="1" t="n">
         <v>4.4</v>
       </c>
       <c r="Q23" s="1" t="n">
         <v>4.7</v>
       </c>
       <c r="R23" s="1" t="n">
-        <v>4.3</v>
+        <v>4.2</v>
       </c>
       <c r="S23" s="1" t="n">
         <v>3.4</v>
       </c>
       <c r="T23" s="1" t="n">
-        <v>3.1</v>
+        <v>3</v>
       </c>
       <c r="U23" s="1" t="n">
-        <v>4.3</v>
-[...1 lines deleted...]
-      <c r="V23" s="1"/>
+        <v>4.2</v>
+      </c>
+      <c r="V23" s="1" t="n">
+        <v>3.4</v>
+      </c>
+      <c r="W23" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B24" s="1" t="n">
         <v>4.5</v>
       </c>
       <c r="C24" s="1" t="n">
         <v>4.5</v>
       </c>
       <c r="D24" s="1" t="n">
         <v>4.5</v>
       </c>
       <c r="E24" s="1" t="n">
         <v>4.4</v>
       </c>
       <c r="F24" s="1" t="n">
         <v>4.5</v>
       </c>
       <c r="G24" s="1" t="n">
         <v>4.6</v>
       </c>
       <c r="H24" s="1" t="n">
         <v>4.8</v>
@@ -988,83 +1008,86 @@
       <c r="J24" s="1" t="n">
         <v>4.5</v>
       </c>
       <c r="K24" s="1" t="n">
         <v>4.5</v>
       </c>
       <c r="L24" s="1" t="n">
         <v>4.5</v>
       </c>
       <c r="M24" s="1" t="n">
         <v>4.4</v>
       </c>
       <c r="N24" s="1" t="n">
         <v>4.9</v>
       </c>
       <c r="O24" s="1" t="n">
         <v>5.2</v>
       </c>
       <c r="P24" s="1" t="n">
         <v>5.8</v>
       </c>
       <c r="Q24" s="1" t="n">
         <v>4.9</v>
       </c>
       <c r="R24" s="1" t="n">
-        <v>4.2</v>
+        <v>4.3</v>
       </c>
       <c r="S24" s="1" t="n">
-        <v>4.2</v>
+        <v>4.3</v>
       </c>
       <c r="T24" s="1" t="n">
-        <v>4</v>
+        <v>3.8</v>
       </c>
       <c r="U24" s="1" t="n">
+        <v>5.2</v>
+      </c>
+      <c r="V24" s="1" t="n">
         <v>5</v>
       </c>
-      <c r="V24" s="1"/>
+      <c r="W24" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="0"/>
       <c r="B25" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="0" t="s">
-        <v>5</v>
+        <v>16</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="0" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="0"/>
       <c r="B31" s="1" t="n">
         <v>2004</v>
       </c>
       <c r="C31" s="1" t="n">
         <v>2005</v>
       </c>
       <c r="D31" s="1" t="n">
         <v>2006</v>
       </c>
       <c r="E31" s="1" t="n">
         <v>2007</v>
       </c>
       <c r="F31" s="1" t="n">
         <v>2008</v>
       </c>
       <c r="G31" s="1" t="n">
@@ -1090,275 +1113,287 @@
       </c>
       <c r="N31" s="1" t="n">
         <v>2016</v>
       </c>
       <c r="O31" s="1" t="n">
         <v>2017</v>
       </c>
       <c r="P31" s="1" t="n">
         <v>2018</v>
       </c>
       <c r="Q31" s="1" t="n">
         <v>2019</v>
       </c>
       <c r="R31" s="1" t="n">
         <v>2020</v>
       </c>
       <c r="S31" s="1" t="n">
         <v>2021</v>
       </c>
       <c r="T31" s="1" t="n">
         <v>2022</v>
       </c>
       <c r="U31" s="1" t="n">
         <v>2023</v>
       </c>
-      <c r="V31" s="1"/>
+      <c r="V31" s="1" t="n">
+        <v>2024</v>
+      </c>
+      <c r="W31" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="0" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B32" s="1" t="n">
-        <v>4.2</v>
+        <v>4.16759</v>
       </c>
       <c r="C32" s="1" t="n">
-        <v>4.9</v>
+        <v>4.87451</v>
       </c>
       <c r="D32" s="1" t="n">
-        <v>3.6</v>
+        <v>3.61544</v>
       </c>
       <c r="E32" s="1" t="n">
-        <v>5.4</v>
+        <v>5.37464</v>
       </c>
       <c r="F32" s="1" t="n">
-        <v>6</v>
+        <v>6.00707</v>
       </c>
       <c r="G32" s="1" t="n">
-        <v>4.6</v>
+        <v>4.62757</v>
       </c>
       <c r="H32" s="1" t="n">
-        <v>4.5</v>
+        <v>4.47503</v>
       </c>
       <c r="I32" s="1" t="n">
-        <v>6.6</v>
+        <v>6.61129</v>
       </c>
       <c r="J32" s="1" t="n">
-        <v>3.5</v>
+        <v>3.51851</v>
       </c>
       <c r="K32" s="1" t="n">
-        <v>2.7</v>
+        <v>2.65079</v>
       </c>
       <c r="L32" s="1" t="n">
-        <v>6.9</v>
+        <v>6.91847</v>
       </c>
       <c r="M32" s="1" t="n">
-        <v>6.6</v>
+        <v>6.59028</v>
       </c>
       <c r="N32" s="1" t="n">
-        <v>4.8</v>
+        <v>4.79507</v>
       </c>
       <c r="O32" s="1" t="n">
-        <v>9</v>
+        <v>9.01274</v>
       </c>
       <c r="P32" s="1" t="n">
-        <v>4.6</v>
+        <v>4.58171</v>
       </c>
       <c r="Q32" s="1" t="n">
-        <v>8.1</v>
+        <v>7.76582</v>
       </c>
       <c r="R32" s="1" t="n">
-        <v>3.1</v>
+        <v>3.09026</v>
       </c>
       <c r="S32" s="1" t="n">
-        <v>5.5</v>
+        <v>5.3894</v>
       </c>
       <c r="T32" s="1" t="n">
-        <v>5.5</v>
+        <v>5.5239</v>
       </c>
       <c r="U32" s="1" t="n">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="V32" s="1"/>
+        <v>10.10256</v>
+      </c>
+      <c r="V32" s="1" t="n">
+        <v>3.16328</v>
+      </c>
+      <c r="W32" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="0" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B33" s="1" t="n">
-        <v>4.2</v>
+        <v>4.16247</v>
       </c>
       <c r="C33" s="1" t="n">
-        <v>4.2</v>
+        <v>4.15082</v>
       </c>
       <c r="D33" s="1" t="n">
-        <v>3.8</v>
+        <v>3.78222</v>
       </c>
       <c r="E33" s="1" t="n">
-        <v>4.4</v>
+        <v>4.37857</v>
       </c>
       <c r="F33" s="1" t="n">
-        <v>4.2</v>
+        <v>4.22165</v>
       </c>
       <c r="G33" s="1" t="n">
-        <v>4.7</v>
+        <v>4.65659</v>
       </c>
       <c r="H33" s="1" t="n">
-        <v>4.3</v>
+        <v>4.33424</v>
       </c>
       <c r="I33" s="1" t="n">
-        <v>4.3</v>
+        <v>4.27385</v>
       </c>
       <c r="J33" s="1" t="n">
-        <v>4.6</v>
+        <v>4.55991</v>
       </c>
       <c r="K33" s="1" t="n">
-        <v>4.5</v>
+        <v>4.45139</v>
       </c>
       <c r="L33" s="1" t="n">
-        <v>5.2</v>
+        <v>5.17601</v>
       </c>
       <c r="M33" s="1" t="n">
-        <v>4.4</v>
+        <v>4.42165</v>
       </c>
       <c r="N33" s="1" t="n">
-        <v>5</v>
+        <v>4.98523</v>
       </c>
       <c r="O33" s="1" t="n">
-        <v>4.6</v>
+        <v>4.61604</v>
       </c>
       <c r="P33" s="1" t="n">
-        <v>5.3</v>
+        <v>5.34184</v>
       </c>
       <c r="Q33" s="1" t="n">
-        <v>5.2</v>
+        <v>5.22585</v>
       </c>
       <c r="R33" s="1" t="n">
-        <v>4.3</v>
+        <v>4.31776</v>
       </c>
       <c r="S33" s="1" t="n">
-        <v>3.7</v>
+        <v>3.74143</v>
       </c>
       <c r="T33" s="1" t="n">
-        <v>3.2</v>
+        <v>3.14675</v>
       </c>
       <c r="U33" s="1" t="n">
-        <v>4.9</v>
-[...1 lines deleted...]
-      <c r="V33" s="1"/>
+        <v>4.88607</v>
+      </c>
+      <c r="V33" s="1" t="n">
+        <v>4.08707</v>
+      </c>
+      <c r="W33" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="0" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B34" s="1" t="n">
-        <v>3.2</v>
+        <v>3.20539</v>
       </c>
       <c r="C34" s="1" t="n">
-        <v>2.9</v>
+        <v>2.91152</v>
       </c>
       <c r="D34" s="1" t="n">
-        <v>5</v>
+        <v>4.97851</v>
       </c>
       <c r="E34" s="1" t="n">
-        <v>3.7</v>
+        <v>3.65681</v>
       </c>
       <c r="F34" s="1" t="n">
-        <v>5.8</v>
+        <v>5.80321</v>
       </c>
       <c r="G34" s="1" t="n">
-        <v>4.2</v>
+        <v>4.16314</v>
       </c>
       <c r="H34" s="1" t="n">
-        <v>4.8</v>
+        <v>4.76604</v>
       </c>
       <c r="I34" s="1" t="n">
-        <v>3.3</v>
+        <v>3.26951</v>
       </c>
       <c r="J34" s="1" t="n">
-        <v>4.5</v>
+        <v>4.48018</v>
       </c>
       <c r="K34" s="1" t="n">
-        <v>4.4</v>
+        <v>4.44435</v>
       </c>
       <c r="L34" s="1" t="n">
-        <v>3.4</v>
+        <v>3.39421</v>
       </c>
       <c r="M34" s="1" t="n">
-        <v>4.3</v>
+        <v>4.31708</v>
       </c>
       <c r="N34" s="1" t="n">
-        <v>4.1</v>
+        <v>4.11701</v>
       </c>
       <c r="O34" s="1" t="n">
-        <v>5.3</v>
+        <v>5.28388</v>
       </c>
       <c r="P34" s="1" t="n">
-        <v>4.8</v>
+        <v>4.79327</v>
       </c>
       <c r="Q34" s="1" t="n">
-        <v>3.3</v>
+        <v>3.22006</v>
       </c>
       <c r="R34" s="1" t="n">
-        <v>4.5</v>
+        <v>4.33417</v>
       </c>
       <c r="S34" s="1" t="n">
-        <v>3.8</v>
+        <v>3.84869</v>
       </c>
       <c r="T34" s="1" t="n">
-        <v>4.1</v>
+        <v>3.73536</v>
       </c>
       <c r="U34" s="1" t="n">
-        <v>3.7</v>
-[...1 lines deleted...]
-      <c r="V34" s="1"/>
+        <v>3.67108</v>
+      </c>
+      <c r="V34" s="1" t="n">
+        <v>4.66546</v>
+      </c>
+      <c r="W34" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="0"/>
       <c r="B35" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="0" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="0" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="0" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="0"/>
       <c r="B41" s="1" t="n">
         <v>2004</v>
       </c>
       <c r="C41" s="1" t="n">
         <v>2005</v>
       </c>
       <c r="D41" s="1" t="n">
         <v>2006</v>
       </c>
       <c r="E41" s="1" t="n">
         <v>2007</v>
       </c>
       <c r="F41" s="1" t="n">
         <v>2008</v>
       </c>
       <c r="G41" s="1" t="n">
         <v>2009</v>
       </c>
       <c r="H41" s="1" t="n">
         <v>2010</v>
       </c>
@@ -1379,187 +1414,196 @@
       </c>
       <c r="N41" s="1" t="n">
         <v>2016</v>
       </c>
       <c r="O41" s="1" t="n">
         <v>2017</v>
       </c>
       <c r="P41" s="1" t="n">
         <v>2018</v>
       </c>
       <c r="Q41" s="1" t="n">
         <v>2019</v>
       </c>
       <c r="R41" s="1" t="n">
         <v>2020</v>
       </c>
       <c r="S41" s="1" t="n">
         <v>2021</v>
       </c>
       <c r="T41" s="1" t="n">
         <v>2022</v>
       </c>
       <c r="U41" s="1" t="n">
         <v>2023</v>
       </c>
-      <c r="V41" s="1"/>
+      <c r="V41" s="1" t="n">
+        <v>2024</v>
+      </c>
+      <c r="W41" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="0" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B42" s="1" t="n">
         <v>6.7</v>
       </c>
       <c r="C42" s="1" t="n">
         <v>7.2</v>
       </c>
       <c r="D42" s="1" t="n">
         <v>7.4</v>
       </c>
       <c r="E42" s="1" t="n">
         <v>7.3</v>
       </c>
       <c r="F42" s="1" t="n">
         <v>8.4</v>
       </c>
       <c r="G42" s="1" t="n">
         <v>8</v>
       </c>
       <c r="H42" s="1" t="n">
         <v>8.5</v>
       </c>
       <c r="I42" s="1" t="n">
         <v>8.6</v>
       </c>
       <c r="J42" s="1" t="n">
         <v>10.1</v>
       </c>
       <c r="K42" s="1" t="n">
         <v>10.1</v>
       </c>
       <c r="L42" s="1" t="n">
         <v>9.6</v>
       </c>
       <c r="M42" s="1" t="n">
         <v>9.2</v>
       </c>
       <c r="N42" s="1" t="n">
         <v>10</v>
       </c>
       <c r="O42" s="1" t="n">
         <v>12.2</v>
       </c>
       <c r="P42" s="1" t="n">
         <v>14.2</v>
       </c>
       <c r="Q42" s="1" t="n">
-        <v>12</v>
+        <v>12.3</v>
       </c>
       <c r="R42" s="1" t="n">
-        <v>12.4</v>
+        <v>12.6</v>
       </c>
       <c r="S42" s="1" t="n">
-        <v>12.1</v>
+        <v>11.8</v>
       </c>
       <c r="T42" s="1" t="n">
-        <v>10.3</v>
+        <v>10</v>
       </c>
       <c r="U42" s="1" t="n">
-        <v>14.8</v>
-[...1 lines deleted...]
-      <c r="V42" s="1"/>
+        <v>15.2</v>
+      </c>
+      <c r="V42" s="1" t="n">
+        <v>8.5</v>
+      </c>
+      <c r="W42" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="0" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B43" s="1" t="n">
         <v>4.3</v>
       </c>
       <c r="C43" s="1" t="n">
         <v>3.8</v>
       </c>
       <c r="D43" s="1" t="n">
         <v>4.3</v>
       </c>
       <c r="E43" s="1" t="n">
         <v>4.7</v>
       </c>
       <c r="F43" s="1" t="n">
         <v>5.4</v>
       </c>
       <c r="G43" s="1" t="n">
         <v>4.9</v>
       </c>
       <c r="H43" s="1" t="n">
         <v>5</v>
       </c>
       <c r="I43" s="1" t="n">
         <v>4.8</v>
       </c>
       <c r="J43" s="1" t="n">
         <v>4.2</v>
       </c>
       <c r="K43" s="1" t="n">
         <v>4.7</v>
       </c>
       <c r="L43" s="1" t="n">
         <v>6.1</v>
       </c>
       <c r="M43" s="1" t="n">
         <v>5.8</v>
       </c>
       <c r="N43" s="1" t="n">
         <v>6.2</v>
       </c>
       <c r="O43" s="1" t="n">
         <v>6.2</v>
       </c>
       <c r="P43" s="1" t="n">
         <v>5.9</v>
       </c>
       <c r="Q43" s="1" t="n">
-        <v>5.5</v>
+        <v>5.4</v>
       </c>
       <c r="R43" s="1" t="n">
-        <v>4.9</v>
+        <v>4.8</v>
       </c>
       <c r="S43" s="1" t="n">
-        <v>4</v>
+        <v>4.1</v>
       </c>
       <c r="T43" s="1" t="n">
-        <v>4</v>
+        <v>3.9</v>
       </c>
       <c r="U43" s="1" t="n">
-        <v>5.9</v>
-[...1 lines deleted...]
-      <c r="V43" s="1"/>
+        <v>6</v>
+      </c>
+      <c r="V43" s="1" t="n">
+        <v>6.3</v>
+      </c>
+      <c r="W43" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="0" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B44" s="1" t="n">
         <v>2.4</v>
       </c>
       <c r="C44" s="1" t="n">
         <v>2.1</v>
       </c>
       <c r="D44" s="1" t="n">
         <v>2.4</v>
       </c>
       <c r="E44" s="1" t="n">
         <v>2.1</v>
       </c>
       <c r="F44" s="1" t="n">
         <v>2.6</v>
       </c>
       <c r="G44" s="1" t="n">
         <v>2.6</v>
       </c>
       <c r="H44" s="1" t="n">
         <v>2.4</v>
       </c>
       <c r="I44" s="1" t="n">
         <v>2.1</v>
       </c>
@@ -1572,82 +1616,85 @@
       <c r="L44" s="1" t="n">
         <v>2.5</v>
       </c>
       <c r="M44" s="1" t="n">
         <v>2.6</v>
       </c>
       <c r="N44" s="1" t="n">
         <v>2.4</v>
       </c>
       <c r="O44" s="1" t="n">
         <v>2.3</v>
       </c>
       <c r="P44" s="1" t="n">
         <v>2.4</v>
       </c>
       <c r="Q44" s="1" t="n">
         <v>2.5</v>
       </c>
       <c r="R44" s="1" t="n">
         <v>2.1</v>
       </c>
       <c r="S44" s="1" t="n">
         <v>2.4</v>
       </c>
       <c r="T44" s="1" t="n">
+        <v>2.2</v>
+      </c>
+      <c r="U44" s="1" t="n">
+        <v>2.3</v>
+      </c>
+      <c r="V44" s="1" t="n">
         <v>2.4</v>
       </c>
-      <c r="U44" s="1" t="n">
-[...2 lines deleted...]
-      <c r="V44" s="1"/>
+      <c r="W44" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="0"/>
       <c r="B45" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="0" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="0" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="0" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="0" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="0"/>
       <c r="B51" s="1" t="n">
         <v>2004</v>
       </c>
       <c r="C51" s="1" t="n">
         <v>2005</v>
       </c>
       <c r="D51" s="1" t="n">
         <v>2006</v>
       </c>
       <c r="E51" s="1" t="n">
         <v>2007</v>
       </c>
       <c r="F51" s="1" t="n">
         <v>2008</v>
       </c>
       <c r="G51" s="1" t="n">
         <v>2009</v>
       </c>
       <c r="H51" s="1" t="n">
         <v>2010</v>
       </c>
@@ -1668,579 +1715,603 @@
       </c>
       <c r="N51" s="1" t="n">
         <v>2016</v>
       </c>
       <c r="O51" s="1" t="n">
         <v>2017</v>
       </c>
       <c r="P51" s="1" t="n">
         <v>2018</v>
       </c>
       <c r="Q51" s="1" t="n">
         <v>2019</v>
       </c>
       <c r="R51" s="1" t="n">
         <v>2020</v>
       </c>
       <c r="S51" s="1" t="n">
         <v>2021</v>
       </c>
       <c r="T51" s="1" t="n">
         <v>2022</v>
       </c>
       <c r="U51" s="1" t="n">
         <v>2023</v>
       </c>
-      <c r="V51" s="1"/>
+      <c r="V51" s="1" t="n">
+        <v>2024</v>
+      </c>
+      <c r="W51" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="0" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B52" s="1" t="n">
-        <v>4.8</v>
+        <v>4.7898</v>
       </c>
       <c r="C52" s="1" t="n">
-        <v>5.2</v>
+        <v>5.19644</v>
       </c>
       <c r="D52" s="1" t="n">
-        <v>5.1</v>
+        <v>5.06573</v>
       </c>
       <c r="E52" s="1" t="n">
-        <v>5.2</v>
+        <v>5.17166</v>
       </c>
       <c r="F52" s="1" t="n">
-        <v>5.8</v>
+        <v>5.84474</v>
       </c>
       <c r="G52" s="1" t="n">
-        <v>6.4</v>
+        <v>6.44764</v>
       </c>
       <c r="H52" s="1" t="n">
-        <v>4.1</v>
+        <v>4.09791</v>
       </c>
       <c r="I52" s="1" t="n">
-        <v>6.4</v>
+        <v>6.40957</v>
       </c>
       <c r="J52" s="1" t="n">
-        <v>4.9</v>
+        <v>4.92973</v>
       </c>
       <c r="K52" s="1" t="n">
-        <v>6.6</v>
+        <v>6.57889</v>
       </c>
       <c r="L52" s="1" t="n">
-        <v>5.4</v>
+        <v>5.40627</v>
       </c>
       <c r="M52" s="1" t="n">
-        <v>6.6</v>
+        <v>6.56662</v>
       </c>
       <c r="N52" s="1" t="n">
-        <v>6.9</v>
+        <v>6.89075</v>
       </c>
       <c r="O52" s="1" t="n">
-        <v>6.1</v>
+        <v>6.08055</v>
       </c>
       <c r="P52" s="1" t="n">
-        <v>7.2</v>
+        <v>7.19383</v>
       </c>
       <c r="Q52" s="1" t="n">
-        <v>7.2</v>
+        <v>7.23161</v>
       </c>
       <c r="R52" s="1" t="n">
-        <v>6.7</v>
+        <v>6.85667</v>
       </c>
       <c r="S52" s="1" t="n">
-        <v>6.8</v>
+        <v>6.79033</v>
       </c>
       <c r="T52" s="1" t="n">
-        <v>4.6</v>
+        <v>4.49235</v>
       </c>
       <c r="U52" s="1" t="n">
-        <v>8.3</v>
-[...1 lines deleted...]
-      <c r="V52" s="1"/>
+        <v>8.30747</v>
+      </c>
+      <c r="V52" s="1" t="n">
+        <v>6.8911</v>
+      </c>
+      <c r="W52" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="0" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B53" s="1" t="n">
-        <v>12.4</v>
+        <v>12.34137</v>
       </c>
       <c r="C53" s="1" t="n">
-        <v>12.1</v>
+        <v>12.14422</v>
       </c>
       <c r="D53" s="1" t="n">
-        <v>9.9</v>
+        <v>9.83467</v>
       </c>
       <c r="E53" s="1" t="n">
-        <v>14.2</v>
+        <v>14.21312</v>
       </c>
       <c r="F53" s="1" t="n">
-        <v>18.5</v>
+        <v>18.52667</v>
       </c>
       <c r="G53" s="1" t="n">
-        <v>14.5</v>
+        <v>14.41128</v>
       </c>
       <c r="H53" s="1" t="n">
-        <v>12.5</v>
+        <v>12.39915</v>
       </c>
       <c r="I53" s="1" t="n">
-        <v>12.1</v>
+        <v>12.06713</v>
       </c>
       <c r="J53" s="1" t="n">
-        <v>14.7</v>
+        <v>14.68389</v>
       </c>
       <c r="K53" s="1" t="n">
-        <v>13.6</v>
+        <v>13.60763</v>
       </c>
       <c r="L53" s="1" t="n">
-        <v>20.4</v>
+        <v>20.4186</v>
       </c>
       <c r="M53" s="1" t="n">
-        <v>14</v>
+        <v>13.95627</v>
       </c>
       <c r="N53" s="1" t="n">
-        <v>13.5</v>
+        <v>13.7793</v>
       </c>
       <c r="O53" s="1" t="n">
-        <v>15.2</v>
+        <v>15.18557</v>
       </c>
       <c r="P53" s="1" t="n">
-        <v>18.9</v>
+        <v>18.91845</v>
       </c>
       <c r="Q53" s="1" t="n">
-        <v>16.5</v>
+        <v>15.58916</v>
       </c>
       <c r="R53" s="1" t="n">
-        <v>11.5</v>
+        <v>10.80421</v>
       </c>
       <c r="S53" s="1" t="n">
-        <v>10</v>
+        <v>9.74899</v>
       </c>
       <c r="T53" s="1" t="n">
-        <v>11.9</v>
+        <v>11.47401</v>
       </c>
       <c r="U53" s="1" t="n">
-        <v>12.1</v>
-[...1 lines deleted...]
-      <c r="V53" s="1"/>
+        <v>10.2972</v>
+      </c>
+      <c r="V53" s="1" t="n">
+        <v>12.86834</v>
+      </c>
+      <c r="W53" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="0" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B54" s="1" t="n">
-        <v>3</v>
+        <v>2.98464</v>
       </c>
       <c r="C54" s="1" t="n">
-        <v>1.5</v>
+        <v>1.47602</v>
       </c>
       <c r="D54" s="1" t="n">
-        <v>2.3</v>
+        <v>2.31219</v>
       </c>
       <c r="E54" s="1" t="n">
-        <v>1.6</v>
+        <v>1.60287</v>
       </c>
       <c r="F54" s="1" t="n">
-        <v>2.2</v>
+        <v>2.15594</v>
       </c>
       <c r="G54" s="1" t="n">
-        <v>3.2</v>
+        <v>3.1812</v>
       </c>
       <c r="H54" s="1" t="n">
-        <v>3.3</v>
+        <v>3.34816</v>
       </c>
       <c r="I54" s="1" t="n">
-        <v>3</v>
+        <v>3.03412</v>
       </c>
       <c r="J54" s="1" t="n">
-        <v>2.7</v>
+        <v>2.72992</v>
       </c>
       <c r="K54" s="1" t="n">
-        <v>2.8</v>
+        <v>2.76856</v>
       </c>
       <c r="L54" s="1" t="n">
-        <v>2.4</v>
+        <v>2.38938</v>
       </c>
       <c r="M54" s="1" t="n">
-        <v>1.8</v>
+        <v>1.83036</v>
       </c>
       <c r="N54" s="1" t="n">
-        <v>2.6</v>
+        <v>2.61697</v>
       </c>
       <c r="O54" s="1" t="n">
-        <v>2.4</v>
+        <v>2.3716</v>
       </c>
       <c r="P54" s="1" t="n">
-        <v>2.4</v>
+        <v>2.37066</v>
       </c>
       <c r="Q54" s="1" t="n">
-        <v>1.3</v>
+        <v>1.28326</v>
       </c>
       <c r="R54" s="1" t="n">
-        <v>1.6</v>
+        <v>1.85158</v>
       </c>
       <c r="S54" s="1" t="n">
-        <v>1.8</v>
+        <v>1.827</v>
       </c>
       <c r="T54" s="1" t="n">
-        <v>1.6</v>
+        <v>1.55481</v>
       </c>
       <c r="U54" s="1" t="n">
-        <v>2.3</v>
-[...1 lines deleted...]
-      <c r="V54" s="1"/>
+        <v>2.26806</v>
+      </c>
+      <c r="V54" s="1" t="n">
+        <v>2.90984</v>
+      </c>
+      <c r="W54" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="0" t="s">
-        <v>33</v>
-[...26 lines deleted...]
-        <f>=NA()</f>
+        <v>35</v>
+      </c>
+      <c r="B55" s="1" t="n">
+        <v>7.27625</v>
+      </c>
+      <c r="C55" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="D55" s="1" t="n">
+        <v>6.51846</v>
+      </c>
+      <c r="E55" s="1" t="n">
+        <v>6.9836</v>
+      </c>
+      <c r="F55" s="1" t="n">
+        <v>8.01586</v>
+      </c>
+      <c r="G55" s="1" t="n">
+        <v>6.60892</v>
+      </c>
+      <c r="H55" s="1" t="n">
+        <v>13.3927</v>
+      </c>
+      <c r="I55" s="1" t="n">
+        <v>4.96369</v>
+      </c>
+      <c r="J55" s="1" t="n">
+        <v>5.69338</v>
       </c>
       <c r="K55" s="1" t="n">
-        <v>6.2</v>
+        <v>6.21833</v>
       </c>
       <c r="L55" s="1" t="n">
-        <v>4</v>
+        <v>4.02389</v>
       </c>
       <c r="M55" s="1" t="n">
-        <v>3.4</v>
-[...2 lines deleted...]
-        <f>=NA()</f>
+        <v>3.44772</v>
+      </c>
+      <c r="N55" s="1" t="n">
+        <v>6.64134</v>
       </c>
       <c r="O55" s="1" t="n">
-        <v>3.1</v>
+        <v>3.12239</v>
       </c>
       <c r="P55" s="1" t="n">
-        <v>2.8</v>
+        <v>2.8449</v>
       </c>
       <c r="Q55" s="1" t="n">
-        <v>1.5</v>
+        <v>1.48831</v>
       </c>
       <c r="R55" s="1" t="n">
-        <v>1.6</v>
+        <v>1.60548</v>
       </c>
       <c r="S55" s="1" t="n">
-        <v>3.6</v>
+        <v>3.69101</v>
       </c>
       <c r="T55" s="1" t="n">
-        <v>1.2</v>
+        <v>1.1357</v>
       </c>
       <c r="U55" s="1" t="n">
-        <v>4.8</v>
-[...1 lines deleted...]
-      <c r="V55" s="1"/>
+        <v>4.76398</v>
+      </c>
+      <c r="V55" s="1" t="n">
+        <v>4.40216</v>
+      </c>
+      <c r="W55" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="0" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B56" s="1" t="n">
-        <v>2.5</v>
+        <v>2.48108</v>
       </c>
       <c r="C56" s="1" t="n">
-        <v>3.6</v>
+        <v>3.57593</v>
       </c>
       <c r="D56" s="1" t="n">
-        <v>3</v>
+        <v>3.04175</v>
       </c>
       <c r="E56" s="1" t="n">
-        <v>3.5</v>
+        <v>3.50382</v>
       </c>
       <c r="F56" s="1" t="n">
-        <v>2.4</v>
+        <v>2.42011</v>
       </c>
       <c r="G56" s="1" t="n">
-        <v>2.7</v>
+        <v>2.71451</v>
       </c>
       <c r="H56" s="1" t="n">
-        <v>3.6</v>
+        <v>3.55967</v>
       </c>
       <c r="I56" s="1" t="n">
-        <v>2.5</v>
+        <v>2.52087</v>
       </c>
       <c r="J56" s="1" t="n">
-        <v>3.8</v>
+        <v>3.76843</v>
       </c>
       <c r="K56" s="1" t="n">
-        <v>4.2</v>
+        <v>4.18205</v>
       </c>
       <c r="L56" s="1" t="n">
-        <v>3.1</v>
+        <v>3.05708</v>
       </c>
       <c r="M56" s="1" t="n">
-        <v>3.5</v>
+        <v>3.50928</v>
       </c>
       <c r="N56" s="1" t="n">
-        <v>4.4</v>
+        <v>4.36696</v>
       </c>
       <c r="O56" s="1" t="n">
-        <v>5.7</v>
+        <v>5.68154</v>
       </c>
       <c r="P56" s="1" t="n">
-        <v>3.8</v>
+        <v>3.82847</v>
       </c>
       <c r="Q56" s="1" t="n">
-        <v>4.4</v>
+        <v>4.54356</v>
       </c>
       <c r="R56" s="1" t="n">
-        <v>5.2</v>
+        <v>4.98145</v>
       </c>
       <c r="S56" s="1" t="n">
-        <v>2.9</v>
+        <v>2.892</v>
       </c>
       <c r="T56" s="1" t="n">
-        <v>1.9</v>
+        <v>1.59805</v>
       </c>
       <c r="U56" s="1" t="n">
-        <v>2.9</v>
-[...1 lines deleted...]
-      <c r="V56" s="1"/>
+        <v>2.97827</v>
+      </c>
+      <c r="V56" s="1" t="n">
+        <v>2.58533</v>
+      </c>
+      <c r="W56" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="0" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B57" s="1" t="n">
-        <v>3.8</v>
+        <v>3.81619</v>
       </c>
       <c r="C57" s="1" t="n">
-        <v>3.7</v>
+        <v>3.66541</v>
       </c>
       <c r="D57" s="1" t="n">
-        <v>3.6</v>
+        <v>3.64245</v>
       </c>
       <c r="E57" s="1" t="n">
-        <v>4.6</v>
+        <v>4.5961</v>
       </c>
       <c r="F57" s="1" t="n">
-        <v>4.7</v>
+        <v>4.66015</v>
       </c>
       <c r="G57" s="1" t="n">
-        <v>3.8</v>
+        <v>3.75816</v>
       </c>
       <c r="H57" s="1" t="n">
-        <v>4.8</v>
+        <v>4.76527</v>
       </c>
       <c r="I57" s="1" t="n">
-        <v>3.1</v>
+        <v>3.05959</v>
       </c>
       <c r="J57" s="1" t="n">
-        <v>4</v>
+        <v>4.04248</v>
       </c>
       <c r="K57" s="1" t="n">
-        <v>2.9</v>
+        <v>2.92736</v>
       </c>
       <c r="L57" s="1" t="n">
-        <v>4</v>
+        <v>4.0385</v>
       </c>
       <c r="M57" s="1" t="n">
-        <v>3.1</v>
+        <v>3.05032</v>
       </c>
       <c r="N57" s="1" t="n">
-        <v>4.1</v>
+        <v>4.11147</v>
       </c>
       <c r="O57" s="1" t="n">
-        <v>2.8</v>
+        <v>2.79165</v>
       </c>
       <c r="P57" s="1" t="n">
-        <v>3.2</v>
+        <v>3.21755</v>
       </c>
       <c r="Q57" s="1" t="n">
-        <v>3.5</v>
+        <v>3.75577</v>
       </c>
       <c r="R57" s="1" t="n">
-        <v>3.1</v>
+        <v>3.07424</v>
       </c>
       <c r="S57" s="1" t="n">
-        <v>2</v>
+        <v>1.92349</v>
       </c>
       <c r="T57" s="1" t="n">
-        <v>3.2</v>
+        <v>3.01031</v>
       </c>
       <c r="U57" s="1" t="n">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="V57" s="1"/>
+        <v>2.99772</v>
+      </c>
+      <c r="V57" s="1" t="n">
+        <v>3.09846</v>
+      </c>
+      <c r="W57" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="0" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B58" s="1" t="n">
-        <v>7.4</v>
+        <v>7.38105</v>
       </c>
       <c r="C58" s="1" t="n">
-        <v>7.8</v>
+        <v>7.84047</v>
       </c>
       <c r="D58" s="1" t="n">
-        <v>5.9</v>
+        <v>6.12708</v>
       </c>
       <c r="E58" s="1" t="n">
-        <v>7.3</v>
+        <v>7.30065</v>
       </c>
       <c r="F58" s="1" t="n">
-        <v>7.9</v>
+        <v>8.1923</v>
       </c>
       <c r="G58" s="1" t="n">
-        <v>7.5</v>
+        <v>7.45201</v>
       </c>
       <c r="H58" s="1" t="n">
-        <v>6.2</v>
+        <v>6.20596</v>
       </c>
       <c r="I58" s="1" t="n">
-        <v>5.3</v>
+        <v>5.254</v>
       </c>
       <c r="J58" s="1" t="n">
-        <v>6.9</v>
+        <v>6.87231</v>
       </c>
       <c r="K58" s="1" t="n">
-        <v>8.5</v>
+        <v>8.59376</v>
       </c>
       <c r="L58" s="1" t="n">
-        <v>8.5</v>
+        <v>8.48345</v>
       </c>
       <c r="M58" s="1" t="n">
-        <v>11.1</v>
+        <v>11.12248</v>
       </c>
       <c r="N58" s="1" t="n">
-        <v>7.3</v>
+        <v>7.23038</v>
       </c>
       <c r="O58" s="1" t="n">
-        <v>6.2</v>
+        <v>6.18663</v>
       </c>
       <c r="P58" s="1" t="n">
-        <v>12.5</v>
+        <v>12.42159</v>
       </c>
       <c r="Q58" s="1" t="n">
-        <v>11.9</v>
+        <v>11.18469</v>
       </c>
       <c r="R58" s="1" t="n">
-        <v>9.2</v>
+        <v>9.27658</v>
       </c>
       <c r="S58" s="1" t="n">
-        <v>7.9</v>
+        <v>8.47489</v>
       </c>
       <c r="T58" s="1" t="n">
-        <v>7.1</v>
+        <v>7.04428</v>
       </c>
       <c r="U58" s="1" t="n">
-        <v>8.6</v>
-[...1 lines deleted...]
-      <c r="V58" s="1"/>
+        <v>9.67307</v>
+      </c>
+      <c r="V58" s="1" t="n">
+        <v>5.27985</v>
+      </c>
+      <c r="W58" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="0"/>
       <c r="B59" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="0" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="0"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:B3"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1025" min="1" style="0" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B1" s="0" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B3" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>cic bfp</dc:creator>
   <cp:revision></cp:revision>
 </cp:coreProperties>