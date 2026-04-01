--- v0 (2025-10-04)
+++ v1 (2026-04-01)
@@ -24,51 +24,51 @@
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="G03_MDO" sheetId="1" state="visible" r:id="rId2"/>
     <sheet name="MetaData" sheetId="2" state="visible" r:id="rId3"/>
   </sheets>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="32">
   <si>
     <t>Psychische stoornissen - België</t>
   </si>
   <si>
     <t>procent van 15-jarigen en ouder</t>
   </si>
   <si>
     <t>België</t>
   </si>
   <si>
-    <t>Sciensano (2020), Gisle L, Drieskens S, Demarest S, Van der Heyden J. Geestelijke gezondheid: gezondheidsenquête 2018, Brussel, België: D/2020/14.440/4, www.gezondheidsenquete.be, Belgian Health Interview Survey - Interactive Analysis, https://www.sciensano.be/en/projects/health-interview-survey/hisia (geraadpleegd op 10/11/2020).</t>
+    <t>Bron: Sciensano (2025), Belgian Health Interview Survey - Interactive Analysis, https://healthinformation.sciensano.be/shiny/hisia (geraadpleegd op 31/10/2025).</t>
   </si>
   <si>
     <t>Psychische stoornissen volgens gewest - België</t>
   </si>
   <si>
     <t>Brussels Hoofdstedelijk Gewest</t>
   </si>
   <si>
     <t>Vlaams Gewest</t>
   </si>
   <si>
     <t>Waals Gewest</t>
   </si>
   <si>
     <t>Psychische stoornissen volgens geslacht - België</t>
   </si>
   <si>
     <t>vrouwen</t>
   </si>
   <si>
     <t>mannen</t>
   </si>
   <si>
     <t>Psychische stoornissen volgens leeftijd - België</t>
   </si>
@@ -102,78 +102,66 @@
   <si>
     <t>kwintiel 1</t>
   </si>
   <si>
     <t>kwintiel 2</t>
   </si>
   <si>
     <t>kwintiel 3</t>
   </si>
   <si>
     <t>kwintiel 4</t>
   </si>
   <si>
     <t>kwintiel 5</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>G03_MDO</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Psychische stoornissen (i18)</t>
+    <t>Psychische stoornissen (i19)</t>
   </si>
   <si>
     <t>Contents</t>
   </si>
   <si>
     <t>Definitie: aandeel van de bevolking van 15 jaar en ouder met psychische stoornissen. Een persoon wordt geacht zich daarin te bevinden wanneer ten minste vier symptomen worden geïdentificeerd op basis van de volgende twaalf vragen: Hebt u zich kunnen concentreren op uw bezigheden?; Bent u door zorgen veel slaap tekort gekomen?; Hebt u het gevoel gehad zinvol bezig te zijn?; Voelde u zich in staat om beslissingen (over dingen) te nemen?; Hebt u het gevoel gehad dat u voortdurend onder druk stond?; Hebt u het gevoel gehad dat u uw moeilijkheden niet de baas kon?; Hebt u plezier kunnen beleven aan uw gewone, dagelijkse bezigheden?; Bent u in staat geweest uw problemen onder ogen te zien?; Hebt u zich ongelukkig of neerslachtig gevoeld?; Bent u het vertrouwen in uzelf kwijtgeraakt?; Hebt u zich als een waardeloos iemand beschouwd?; Hebt u zich alles bij elkaar redelijk gelukkig gevoeld?.
 Deze twaalf vragen komen van de General Health Questionnaire of GHQ-12. Ze bevragen de ervaren psychologische toestand van de respondenten in de weken voorafgaand aan het interview in vergelijking met de toestand die ze ervaren als hun gewoonlijke toestand (Sciensano, 2020).
 De (bruto)gegevens komen van de nationale gezondheidsenquêtes uitgevoerd door het Wetenschappelijk Instituut Volksgezondheid/Sciensano.
 Omdat de gegevens op een enquête gebaseerd zijn, moet er rekening gehouden worden met een onzekerheidsmarge. Die onzekerheidsmarge wordt groter naarmate de indicator berekend wordt op kleinere subpopulaties. De betrouwbaarheidsintervallen zijn op verzoek verkrijgbaar bij Sciensano.
+Voor deze indicator zijn volgende opsplitsingen beschikbaar: gewest, geslacht, inkomen en leeftijd.
 Doelstelling: het aandeel van de bevolking van 15 jaar en ouder met psychische stoornissen moet dalen.
 De duurzame-ontwikkelingsdoelstellingen of SDG’s die de Verenigde Naties in 2015 hebben aangenomen, bevatten subdoelstelling 3.4: "Tegen 2030 de voortijdige sterfte gelinkt aan niet-overdraagbare ziekten met een derde inperken via preventie en behandeling, en geestelijke gezondheid en welzijn bevorderen".
-Evolutie: tussen 1997 en 2018 heeft gemiddeld 15% van de bevolking psychische stoornissen. Vanaf 1997 daalt de indicator tot minder dan 13% in 2004. Vanaf 2008, met de uitbraak van de financieel-economische crisis, is deze toegenomen tot zijn hoogste niveau in 2013: ongeveer 18%. In 2018 ligt de indicator nog steeds rond de 18%. In de onderzochte psychologische toestanden is het gevoel van voortdurend onder druk staan het belangrijkste symptoom: ongeveer 30% van de bevolking in 2018.
-[...5 lines deleted...]
-Opsplitsing volgens leeftijd: in de periode 1997-2018 neemt het aandeel personen met psychische stoornissen gemiddeld genomen toe met de leeftijd en dit aandeel is het hoogst bij 35-44-jarigen. Daarna daalt het en het is het laagste bij de 55-64-jarigen. Bij 65-plussers neemt de indicator opnieuw toe. In 2018 is het aandeel personen met psychische stoornissen het hoogste bij de 35-44-jarigen: 21,1%. Het is het laagste bij de 65-74-jarigen: 12,6%.
 VN-indicator: de gekozen indicator stemt met geen enkele SDG-indicator overeen, maar sluit wel aan bij doel 3 aangezien psychologische ontreddering een meting is van de globale gezondheid van de bevolking en van haar welzijnsniveau.
 Bronnen
-Algemeen
-[...5 lines deleted...]
-Sciensano (2020), Gisle L, Drieskens S, Demarest S, Van der Heyden J., Geestelijke gezondheid: gezondheidsenquête 2018, Brussel, België: Sciensano; Rapportnummer: D/2020/14.440/4, www.gezondheidsenquete.be (geraadpleegd op 29/10/2020).
+Sciensano (2020), Gisle L, Drieskens S, Demarest S, Van der Heyden J., Geestelijke gezondheid: gezondheidsenquête 2018, Brussel, België: Sciensano; Rapportnummer: D/2020/14.440/4, https://www.sciensano.be/sites/default/files/1-mental_health_report_2018_nl2.pdf (geraadpleegd op 3/11/2025).
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode=""/>
   </numFmts>
   <fonts count="4">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
@@ -231,699 +219,768 @@
   <cellXfs count="2">
     <xf applyAlignment="false" applyBorder="false" applyFont="false" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="164" xfId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="false" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="165" xfId="0"/>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:H48"/>
+  <dimension ref="A1:I48"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1025" min="1" style="0" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0"/>
       <c r="B3" s="1" t="n">
         <v>1997</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>2001</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>2004</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>2008</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>2013</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>2018</v>
       </c>
-      <c r="H3" s="1"/>
+      <c r="H3" s="1" t="n">
+        <v>2023</v>
+      </c>
+      <c r="I3" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>17.2</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>13.2</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>12.7</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>14</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>17.9</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>17.7</v>
       </c>
-      <c r="H4" s="1"/>
+      <c r="H4" s="1" t="n">
+        <v>21.9</v>
+      </c>
+      <c r="I4" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="0"/>
       <c r="B5" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="0"/>
       <c r="B10" s="1" t="n">
         <v>1997</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>2001</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>2004</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>2008</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>2013</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>2018</v>
       </c>
-      <c r="H10" s="1"/>
+      <c r="H10" s="1" t="n">
+        <v>2023</v>
+      </c>
+      <c r="I10" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="0" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="1" t="n">
         <v>20.8</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>16.8</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>15.9</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>19.3</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>24.9</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>21.6</v>
       </c>
-      <c r="H11" s="1"/>
+      <c r="H11" s="1" t="n">
+        <v>23.9</v>
+      </c>
+      <c r="I11" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="1" t="n">
         <v>15.1</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>11.5</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>11.2</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>12.7</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>16</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>15</v>
       </c>
-      <c r="H12" s="1"/>
+      <c r="H12" s="1" t="n">
+        <v>20.3</v>
+      </c>
+      <c r="I12" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="0" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="1" t="n">
         <v>20</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>15.2</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>14.6</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>15.1</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>19.9</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>21.6</v>
       </c>
-      <c r="H13" s="1"/>
+      <c r="H13" s="1" t="n">
+        <v>21.5</v>
+      </c>
+      <c r="I13" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="0"/>
       <c r="B14" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="0"/>
       <c r="B19" s="1" t="n">
         <v>1997</v>
       </c>
       <c r="C19" s="1" t="n">
         <v>2001</v>
       </c>
       <c r="D19" s="1" t="n">
         <v>2004</v>
       </c>
       <c r="E19" s="1" t="n">
         <v>2008</v>
       </c>
       <c r="F19" s="1" t="n">
         <v>2013</v>
       </c>
       <c r="G19" s="1" t="n">
         <v>2018</v>
       </c>
-      <c r="H19" s="1"/>
+      <c r="H19" s="1" t="n">
+        <v>2023</v>
+      </c>
+      <c r="I19" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="0" t="s">
         <v>9</v>
       </c>
       <c r="B20" s="1" t="n">
         <v>21.7</v>
       </c>
       <c r="C20" s="1" t="n">
         <v>15.7</v>
       </c>
       <c r="D20" s="1" t="n">
         <v>15.3</v>
       </c>
       <c r="E20" s="1" t="n">
         <v>16.5</v>
       </c>
       <c r="F20" s="1" t="n">
         <v>20</v>
       </c>
       <c r="G20" s="1" t="n">
         <v>21.1</v>
       </c>
-      <c r="H20" s="1"/>
+      <c r="H20" s="1" t="n">
+        <v>24.5</v>
+      </c>
+      <c r="I20" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B21" s="1" t="n">
         <v>12.8</v>
       </c>
       <c r="C21" s="1" t="n">
         <v>10.4</v>
       </c>
       <c r="D21" s="1" t="n">
         <v>9.8</v>
       </c>
       <c r="E21" s="1" t="n">
         <v>11.2</v>
       </c>
       <c r="F21" s="1" t="n">
         <v>15.5</v>
       </c>
       <c r="G21" s="1" t="n">
         <v>14</v>
       </c>
-      <c r="H21" s="1"/>
+      <c r="H21" s="1" t="n">
+        <v>19.1</v>
+      </c>
+      <c r="I21" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="0"/>
       <c r="B22" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="0"/>
       <c r="B27" s="1" t="n">
         <v>1997</v>
       </c>
       <c r="C27" s="1" t="n">
         <v>2001</v>
       </c>
       <c r="D27" s="1" t="n">
         <v>2004</v>
       </c>
       <c r="E27" s="1" t="n">
         <v>2008</v>
       </c>
       <c r="F27" s="1" t="n">
         <v>2013</v>
       </c>
       <c r="G27" s="1" t="n">
         <v>2018</v>
       </c>
-      <c r="H27" s="1"/>
+      <c r="H27" s="1" t="n">
+        <v>2023</v>
+      </c>
+      <c r="I27" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B28" s="1" t="n">
         <v>15.3</v>
       </c>
       <c r="C28" s="1" t="n">
         <v>13.7</v>
       </c>
       <c r="D28" s="1" t="n">
         <v>13.2</v>
       </c>
       <c r="E28" s="1" t="n">
         <v>14.4</v>
       </c>
       <c r="F28" s="1" t="n">
         <v>12.4</v>
       </c>
       <c r="G28" s="1" t="n">
         <v>17.1</v>
       </c>
-      <c r="H28" s="1"/>
+      <c r="H28" s="1" t="n">
+        <v>22</v>
+      </c>
+      <c r="I28" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B29" s="1" t="n">
         <v>15.1</v>
       </c>
       <c r="C29" s="1" t="n">
         <v>13.5</v>
       </c>
       <c r="D29" s="1" t="n">
         <v>11.8</v>
       </c>
       <c r="E29" s="1" t="n">
         <v>12.3</v>
       </c>
       <c r="F29" s="1" t="n">
         <v>19</v>
       </c>
       <c r="G29" s="1" t="n">
         <v>20.6</v>
       </c>
-      <c r="H29" s="1"/>
+      <c r="H29" s="1" t="n">
+        <v>25.1</v>
+      </c>
+      <c r="I29" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B30" s="1" t="n">
         <v>20.8</v>
       </c>
       <c r="C30" s="1" t="n">
         <v>13.6</v>
       </c>
       <c r="D30" s="1" t="n">
         <v>15.6</v>
       </c>
       <c r="E30" s="1" t="n">
         <v>14.9</v>
       </c>
       <c r="F30" s="1" t="n">
         <v>18.3</v>
       </c>
       <c r="G30" s="1" t="n">
         <v>21.1</v>
       </c>
-      <c r="H30" s="1"/>
+      <c r="H30" s="1" t="n">
+        <v>28.7</v>
+      </c>
+      <c r="I30" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="B31" s="1" t="n">
         <v>19.1</v>
       </c>
       <c r="C31" s="1" t="n">
         <v>13.1</v>
       </c>
       <c r="D31" s="1" t="n">
         <v>13.3</v>
       </c>
       <c r="E31" s="1" t="n">
         <v>16.8</v>
       </c>
       <c r="F31" s="1" t="n">
         <v>20.9</v>
       </c>
       <c r="G31" s="1" t="n">
         <v>18.5</v>
       </c>
-      <c r="H31" s="1"/>
+      <c r="H31" s="1" t="n">
+        <v>25.1</v>
+      </c>
+      <c r="I31" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B32" s="1" t="n">
         <v>13.2</v>
       </c>
       <c r="C32" s="1" t="n">
         <v>11.9</v>
       </c>
       <c r="D32" s="1" t="n">
         <v>9.6</v>
       </c>
       <c r="E32" s="1" t="n">
         <v>10.8</v>
       </c>
       <c r="F32" s="1" t="n">
         <v>17.4</v>
       </c>
       <c r="G32" s="1" t="n">
         <v>16</v>
       </c>
-      <c r="H32" s="1"/>
+      <c r="H32" s="1" t="n">
+        <v>19.2</v>
+      </c>
+      <c r="I32" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B33" s="1" t="n">
         <v>19.1</v>
       </c>
       <c r="C33" s="1" t="n">
         <v>12.7</v>
       </c>
       <c r="D33" s="1" t="n">
         <v>10.3</v>
       </c>
       <c r="E33" s="1" t="n">
         <v>14.5</v>
       </c>
       <c r="F33" s="1" t="n">
         <v>14.1</v>
       </c>
       <c r="G33" s="1" t="n">
         <v>12.6</v>
       </c>
-      <c r="H33" s="1"/>
+      <c r="H33" s="1" t="n">
+        <v>13.7</v>
+      </c>
+      <c r="I33" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="0" t="s">
         <v>19</v>
       </c>
       <c r="B34" s="1" t="n">
         <v>17.8</v>
       </c>
       <c r="C34" s="1" t="n">
         <v>13.4</v>
       </c>
       <c r="D34" s="1" t="n">
         <v>13.6</v>
       </c>
       <c r="E34" s="1" t="n">
         <v>13.2</v>
       </c>
       <c r="F34" s="1" t="n">
         <v>20.7</v>
       </c>
       <c r="G34" s="1" t="n">
         <v>16.2</v>
       </c>
-      <c r="H34" s="1"/>
+      <c r="H34" s="1" t="n">
+        <v>15.6</v>
+      </c>
+      <c r="I34" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="0"/>
       <c r="B35" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="0"/>
       <c r="B40" s="1" t="n">
         <v>1997</v>
       </c>
       <c r="C40" s="1" t="n">
         <v>2001</v>
       </c>
       <c r="D40" s="1" t="n">
         <v>2004</v>
       </c>
       <c r="E40" s="1" t="n">
         <v>2008</v>
       </c>
       <c r="F40" s="1" t="n">
         <v>2013</v>
       </c>
       <c r="G40" s="1" t="n">
         <v>2018</v>
       </c>
-      <c r="H40" s="1"/>
+      <c r="H40" s="1" t="n">
+        <v>2023</v>
+      </c>
+      <c r="I40" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="0" t="s">
         <v>21</v>
       </c>
       <c r="B41" s="1" t="n">
         <v>20.5</v>
       </c>
       <c r="C41" s="1" t="n">
         <v>15.8</v>
       </c>
       <c r="D41" s="1" t="n">
         <v>16.6</v>
       </c>
       <c r="E41" s="1" t="n">
         <v>19.5</v>
       </c>
       <c r="F41" s="1" t="n">
         <v>23.6</v>
       </c>
       <c r="G41" s="1" t="n">
         <v>26.3</v>
       </c>
-      <c r="H41" s="1"/>
+      <c r="H41" s="1" t="n">
+        <v>25.2</v>
+      </c>
+      <c r="I41" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B42" s="1" t="n">
         <v>21.3</v>
       </c>
       <c r="C42" s="1" t="n">
         <v>13.8</v>
       </c>
       <c r="D42" s="1" t="n">
         <v>15.7</v>
       </c>
       <c r="E42" s="1" t="n">
         <v>17.3</v>
       </c>
       <c r="F42" s="1" t="n">
         <v>21.4</v>
       </c>
       <c r="G42" s="1" t="n">
         <v>20.3</v>
       </c>
-      <c r="H42" s="1"/>
+      <c r="H42" s="1" t="n">
+        <v>23.2</v>
+      </c>
+      <c r="I42" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B43" s="1" t="n">
         <v>15.5</v>
       </c>
       <c r="C43" s="1" t="n">
         <v>13.1</v>
       </c>
       <c r="D43" s="1" t="n">
         <v>11.4</v>
       </c>
       <c r="E43" s="1" t="n">
         <v>14.5</v>
       </c>
       <c r="F43" s="1" t="n">
         <v>17.5</v>
       </c>
       <c r="G43" s="1" t="n">
         <v>19.5</v>
       </c>
-      <c r="H43" s="1"/>
+      <c r="H43" s="1" t="n">
+        <v>22.9</v>
+      </c>
+      <c r="I43" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="0" t="s">
         <v>24</v>
       </c>
       <c r="B44" s="1" t="n">
         <v>15</v>
       </c>
       <c r="C44" s="1" t="n">
         <v>15.2</v>
       </c>
       <c r="D44" s="1" t="n">
         <v>11.8</v>
       </c>
       <c r="E44" s="1" t="n">
         <v>11.7</v>
       </c>
       <c r="F44" s="1" t="n">
         <v>16.2</v>
       </c>
       <c r="G44" s="1" t="n">
         <v>16.2</v>
       </c>
-      <c r="H44" s="1"/>
+      <c r="H44" s="1" t="n">
+        <v>20.4</v>
+      </c>
+      <c r="I44" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="0" t="s">
         <v>25</v>
       </c>
       <c r="B45" s="1" t="n">
         <v>13.7</v>
       </c>
       <c r="C45" s="1" t="n">
         <v>11.4</v>
       </c>
       <c r="D45" s="1" t="n">
         <v>11.3</v>
       </c>
       <c r="E45" s="1" t="n">
         <v>11.2</v>
       </c>
       <c r="F45" s="1" t="n">
         <v>13.7</v>
       </c>
       <c r="G45" s="1" t="n">
         <v>13.2</v>
       </c>
-      <c r="H45" s="1"/>
+      <c r="H45" s="1" t="n">
+        <v>18.6</v>
+      </c>
+      <c r="I45" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="0"/>
       <c r="B46" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="0"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>