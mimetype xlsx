--- v0 (2025-12-07)
+++ v1 (2026-04-08)
@@ -13,171 +13,166 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="G03_LUA" sheetId="1" state="visible" r:id="rId2"/>
     <sheet name="MetaData" sheetId="2" state="visible" r:id="rId3"/>
   </sheets>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="36">
   <si>
     <t>Beperking in dagelijkse activiteiten - België en internationale vergelijking</t>
   </si>
   <si>
     <t>procent van 16-jarigen en ouder</t>
   </si>
   <si>
     <t>België</t>
   </si>
   <si>
     <t>EU27</t>
   </si>
   <si>
-    <t>breuk in tijdreeks: BE 2019; covid-19-pandemie had impact op gegevensverzameling BE 2020</t>
-[...2 lines deleted...]
-    <t>Statbel (2023), rechtstreekse mededeling (07/03/2023), Statbel (2024), Beperking in dagelijkse activiteiten, https://statbel.fgov.be/nl/themas/huishoudens/armoede-en-levensomstandigheden/risico-op-armoede-sociale-uitsluiting#panel-12 en Eurostat (2024), Self-perceived long-standing limitations in usual activities due to health problem [hlth_silc_12], https://ec.europa.eu/eurostat (geraadpleegd op 31/10/2024).</t>
+    <t>Noot: breuk in tijdreeks: BE 2019; covid-19-pandemie had impact op gegevensverzameling BE 2020</t>
+  </si>
+  <si>
+    <t>Het 95%-betrouwbaarheidsinterval voor het aandeel van de bevolking van 16 jaar en ouder dat een, ernstige of niet-ernstige, beperking verklaart in haar dagelijkse activiteiten als gevolg van een gezondheidsprobleem in 2024 bedraagt 24,2% tot 26,8% voor België.</t>
+  </si>
+  <si>
+    <t>Bron: Statbel (2025), Beperking in dagelijkse activiteiten, https://statbel.fgov.be/nl/themas/huishoudens/armoede-en-levensomstandigheden/risico-op-armoede-sociale-uitsluiting#panel-12 en Eurostat (2025), Self-perceived long-standing limitations in usual activities due to health problem, hlth_silc_12, https://ec.europa.eu/eurostat, laatste update van data  01/10/2025 11:00 (geraadpleegd op 02/10/2025); Statbel (2025), directe mededeling 6/10/2025</t>
   </si>
   <si>
     <t>Beperking in dagelijkse activiteiten volgens gewest - België</t>
   </si>
   <si>
     <t>Brussels Hoofdstedelijk Gewest</t>
   </si>
   <si>
     <t>Vlaams Gewest</t>
   </si>
   <si>
     <t>Waals Gewest</t>
   </si>
   <si>
-    <t>De onzekerheidsmarge voor deze indicator is aangegeven in de tekst voor het laatste jaar. </t>
-[...2 lines deleted...]
-    <t>Statbel (2023), rechtstreekse mededeling (07/03/2023) en Statbel (2024), Beperking in dagelijkse activiteiten, https://statbel.fgov.be/nl/themas/huishoudens/armoede-en-levensomstandigheden/risico-op-armoede-sociale-uitsluiting#panel-12 (geraadpleegd op 31/10/2024).</t>
+    <t>Noot: Het 95%-betrouwbaarheidsinterval voor het aandeel van de bevolking van 16 jaar en ouder dat een, ernstige of niet-ernstige, beperking verklaart in haar dagelijkse activiteiten als gevolg van een gezondheidsprobleem in 2024 bedraagt 19,2% tot 23,3% voor Brussel, 22,5% tot 26,1% voor Vlaanderen en 26,9% tot 31,5% voor Wallonië.</t>
+  </si>
+  <si>
+    <t>Bron: Statbel (2025), Beperking in dagelijkse activiteiten, https://statbel.fgov.be/nl/themas/huishoudens/armoede-en-levensomstandigheden/risico-op-armoede-sociale-uitsluiting#panel-12 (geraadpleegd op 02/10/2025) en directe mededeling 6/10/2025.</t>
   </si>
   <si>
     <t>Beperking in dagelijkse activiteiten volgens geslacht - België</t>
   </si>
   <si>
     <t>vrouwen</t>
   </si>
   <si>
     <t>mannen</t>
   </si>
   <si>
-    <t>breuk in tijdreeks: 2019; covid-19-pandemie had impact op gegevensverzameling 2020</t>
+    <t>Noot: breuk in tijdreeks: 2019; covid-19-pandemie had impact op gegevensverzameling 2020</t>
+  </si>
+  <si>
+    <t>Bron: Statbel (2025), Beperking in dagelijkse activiteiten, https://statbel.fgov.be/nl/themas/huishoudens/armoede-en-levensomstandigheden/risico-op-armoede-sociale-uitsluiting#panel-12 (geraadpleegd op 02/10/2025).</t>
   </si>
   <si>
     <t>Beperking in dagelijkse activiteiten volgens leeftijd - België</t>
   </si>
   <si>
-    <t>procent </t>
+    <t>procent</t>
   </si>
   <si>
     <t>16-24</t>
   </si>
   <si>
     <t>25-49</t>
   </si>
   <si>
     <t>50-64</t>
   </si>
   <si>
     <t>&gt;64</t>
   </si>
   <si>
     <t>Beperking in dagelijkse activiteiten volgens inkomen - België</t>
   </si>
   <si>
     <t>kwintiel 1</t>
   </si>
   <si>
     <t>kwintiel 2</t>
   </si>
   <si>
     <t>kwintiel 3</t>
   </si>
   <si>
     <t>kwintiel 4</t>
   </si>
   <si>
     <t>kwintiel 5</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>G03_LUA</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Beperking in dagelijkse activiteiten (i15)</t>
+    <t>Beperking in dagelijkse activiteiten (i16)</t>
   </si>
   <si>
     <t>Contents</t>
   </si>
   <si>
     <t>Definitie: het aandeel van de bevolking van 16 jaar en ouder dat een, ernstige of niet-ernstige, beperking verklaart in haar dagelijkse activiteiten als gevolg van een gezondheidsprobleem. De gegevens komen van de EU-SILC-enquête (Statistics on Income and Living Conditions) van de Europese Unie. Die beperking moet bestaan sinds minstens zes maanden voor de enquête. Op de vraag naar deze beperking hebben de deelnemers de keuze uit drie antwoorden: niet beperkt, beperkt, maar niet ernstig of ernstig beperkt. Het zijn de laatste twee antwoorden die voor deze indicator worden opgesomd. Statistics Belgium organiseert in België deze binnen de EU geharmoniseerde enquête en stelt de resultaten ervan ter beschikking, onder meer aan Eurostat. De hier gebruikte gegevens voor België komen rechtstreeks van Statistics Belgium. De gegevens voor de internationale vergelijking komen van Eurostat. Omdat de gegevens op een enquête gebaseerd zijn, moet er rekening gehouden worden met een onzekerheidsmarge. De betrouwbaarheidsintervallen zijn op verzoek verkrijgbaar bij Statistics Belgium.
 Vanaf 2019 werd de enquêtemethode grondig herzien met het oog op een grotere nauwkeurigheid. In 2020 had de covid-19-pandemie een impact op de gegevensverzameling. Hierdoor zijn de resultaten van SILC 2020 moeilijk te vergelijken met die van de voorgaande jaren (Statbel, 2021). Daarom worden ze niet gebruikt om de langetermijntrend te berekenen en te evalueren.
+Voor deze indicator zijn volgende opsplitsingen beschikbaar: gewest, geslacht, inkomen en leeftijd.
 Doelstelling: het aandeel van de bevolking van 16 jaar en ouder dat een beperking verklaart in haar dagelijkse activiteiten als gevolg van een gezondheidsprobleem, moet dalen.
 De duurzame-ontwikkelingsdoelstellingen of SDG’s die de Verenigde Naties in 2015 hebben aangenomen, bevatten doel 3: "Verzeker een goede gezondheid en bevorder welzijn voor iedereen op alle leeftijden". De afwezigheid van beperkingen in de dagelijkse activiteiten draagt bij aan de gezondheid en het welzijn.
-Evolutie: het aandeel van de bevolking met een beperking in haar dagelijkse activiteiten stijgt licht sinds 2005. Deze stijgende trend is meer uitgesproken vanaf 2012. Met de nieuwe methodologie gebruikt vanaf 2019, verklaart in 2023 ongeveer een kwart van de Belgen (25,4%) te kampen met deze problemen.
-[...4 lines deleted...]
-Opsplitsing volgens leeftijd: hoe ouder de mensen zijn, hoe meer ze een beperking in hun dagelijkse activiteiten verklaren. In 2023, met de nieuwe methodologie gebruikt vanaf 2019, verklaarde 8,5% van de personen van 16 tot 24 jaar een beperking, tegenover 42,1% van de 65-plussers.
 VN-indicator: de gekozen indicator stemt met geen enkele SDG-indicator overeen, maar sluit wel aan bij doel 3, aangezien de afwezigheid van een beperking in de dagelijkse activiteiten een meting is van de globale gezondheid van de bevolking.
-Deze indicator wordt gebruikt om de composiete indicator van het welzijn hier en nu, gepubliceerd in het rapport Indicatoren van duurzame ontwikkeling, te berekenen.
+Deze indicator wordt gebruikt om de composiete indicator van het welzijn hier en nu te berekenen.
 Bronnen
-Algemeen
-[...5 lines deleted...]
-Statbel (2021), SILC FAQ, https://statbel.fgov.be/nl/themas/huishoudens/armoede-en-levensomstandigheden/faq, zie vooral ‘Zijn er breuken in de tijdslijn van SILC?’ (geraadpleegd op 19/11/2021).
+Statbel (2021), SILC FAQ, https://statbel.fgov.be/nl/themas/huishoudens/armoede-en-levensomstandigheden/faq, zie vooral ‘Zijn er breuken in de tijdslijn van SILC?’ (geraadpleegd op 27/08/2025).
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode=""/>
   </numFmts>
   <fonts count="4">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
@@ -235,51 +230,51 @@
   <cellXfs count="2">
     <xf applyAlignment="false" applyBorder="false" applyFont="false" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="164" xfId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="false" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="165" xfId="0"/>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:U51"/>
+  <dimension ref="A1:V52"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1025" min="1" style="0" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0"/>
       <c r="B3" s="1" t="n">
         <v>2005</v>
       </c>
       <c r="C3" s="1" t="n">
@@ -314,114 +309,120 @@
       </c>
       <c r="M3" s="1" t="n">
         <v>2016</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>2017</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>2018</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>2019</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>2020</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>2021</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>2022</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>2023</v>
       </c>
-      <c r="U3" s="1"/>
+      <c r="U3" s="1" t="n">
+        <v>2024</v>
+      </c>
+      <c r="V3" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
-        <v>23.89</v>
+        <v>23.9</v>
       </c>
       <c r="C4" s="1" t="n">
-        <v>23.02</v>
+        <v>23</v>
       </c>
       <c r="D4" s="1" t="n">
-        <v>22.55</v>
+        <v>22.5</v>
       </c>
       <c r="E4" s="1" t="n">
-        <v>22.73</v>
+        <v>22.7</v>
       </c>
       <c r="F4" s="1" t="n">
-        <v>23.12</v>
+        <v>23.1</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>23.3</v>
       </c>
       <c r="H4" s="1" t="n">
-        <v>23.71</v>
+        <v>23.7</v>
       </c>
       <c r="I4" s="1" t="n">
-        <v>21.94</v>
+        <v>22</v>
       </c>
       <c r="J4" s="1" t="n">
-        <v>23.48</v>
+        <v>23.5</v>
       </c>
       <c r="K4" s="1" t="n">
-        <v>24.02</v>
+        <v>24</v>
       </c>
       <c r="L4" s="1" t="n">
-        <v>23.57</v>
+        <v>23.6</v>
       </c>
       <c r="M4" s="1" t="n">
-        <v>24.71</v>
+        <v>24.7</v>
       </c>
       <c r="N4" s="1" t="n">
-        <v>24.78</v>
+        <v>24.8</v>
       </c>
       <c r="O4" s="1" t="n">
-        <v>25.16</v>
+        <v>25.2</v>
       </c>
       <c r="P4" s="1" t="n">
-        <v>27.15</v>
+        <v>27.2</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>25</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>24.4</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>25.6</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>25.4</v>
       </c>
-      <c r="U4" s="1"/>
+      <c r="U4" s="1" t="n">
+        <v>25.6</v>
+      </c>
+      <c r="V4" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="s">
         <f>=NA()</f>
       </c>
       <c r="C5" s="1" t="s">
         <f>=NA()</f>
       </c>
       <c r="D5" s="1" t="s">
         <f>=NA()</f>
       </c>
       <c r="E5" s="1" t="s">
         <f>=NA()</f>
       </c>
       <c r="F5" s="1" t="s">
         <f>=NA()</f>
       </c>
       <c r="G5" s="1" t="n">
         <v>25.7</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>26.7</v>
@@ -440,1183 +441,1245 @@
       </c>
       <c r="M5" s="1" t="n">
         <v>24.2</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>24.5</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>24.6</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>24</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>24.9</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>25.2</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>27</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>26.8</v>
       </c>
-      <c r="U5" s="1"/>
+      <c r="U5" s="1" t="n">
+        <v>23.9</v>
+      </c>
+      <c r="V5" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="0"/>
       <c r="B6" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
-      <c r="A9" s="0"/>
+      <c r="A9" s="0" t="s">
+        <v>6</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
-      <c r="A10" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A10" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="0" t="s">
         <v>1</v>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-[...1 lines deleted...]
-      <c r="B12" s="1" t="n">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="0"/>
+      <c r="B13" s="1" t="n">
         <v>2019</v>
       </c>
-      <c r="C12" s="1" t="n">
+      <c r="C13" s="1" t="n">
         <v>2020</v>
       </c>
-      <c r="D12" s="1" t="n">
+      <c r="D13" s="1" t="n">
         <v>2021</v>
       </c>
-      <c r="E12" s="1" t="n">
+      <c r="E13" s="1" t="n">
         <v>2022</v>
       </c>
-      <c r="F12" s="1" t="n">
+      <c r="F13" s="1" t="n">
         <v>2023</v>
       </c>
-      <c r="G12" s="1"/>
-[...20 lines deleted...]
-      <c r="G13" s="1"/>
+      <c r="G13" s="1" t="n">
+        <v>2024</v>
+      </c>
+      <c r="H13" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="1" t="n">
-        <v>25.8</v>
+        <v>26.1</v>
       </c>
       <c r="C14" s="1" t="n">
-        <v>22.9</v>
+        <v>24.5</v>
       </c>
       <c r="D14" s="1" t="n">
-        <v>22.1</v>
+        <v>21.4</v>
       </c>
       <c r="E14" s="1" t="n">
-        <v>23.4</v>
+        <v>23.8</v>
       </c>
       <c r="F14" s="1" t="n">
         <v>23.5</v>
       </c>
-      <c r="G14" s="1"/>
+      <c r="G14" s="1" t="n">
+        <v>21.3</v>
+      </c>
+      <c r="H14" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="0" t="s">
         <v>9</v>
       </c>
       <c r="B15" s="1" t="n">
+        <v>25.8</v>
+      </c>
+      <c r="C15" s="1" t="n">
+        <v>22.9</v>
+      </c>
+      <c r="D15" s="1" t="n">
+        <v>22.1</v>
+      </c>
+      <c r="E15" s="1" t="n">
+        <v>23.4</v>
+      </c>
+      <c r="F15" s="1" t="n">
+        <v>23.5</v>
+      </c>
+      <c r="G15" s="1" t="n">
+        <v>24.2</v>
+      </c>
+      <c r="H15" s="1"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B16" s="1" t="n">
         <v>30</v>
       </c>
-      <c r="C15" s="1" t="n">
+      <c r="C16" s="1" t="n">
         <v>29.1</v>
       </c>
-      <c r="D15" s="1" t="n">
+      <c r="D16" s="1" t="n">
         <v>29.5</v>
       </c>
-      <c r="E15" s="1" t="n">
+      <c r="E16" s="1" t="n">
         <v>30.5</v>
       </c>
-      <c r="F15" s="1" t="n">
+      <c r="F16" s="1" t="n">
         <v>29.5</v>
       </c>
-      <c r="G15" s="1"/>
-[...3 lines deleted...]
-      <c r="B16" s="1"/>
+      <c r="G16" s="1" t="n">
+        <v>29.6</v>
+      </c>
+      <c r="H16" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A17" s="0"/>
+      <c r="B17" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="0"/>
+      <c r="A19" s="0" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A20" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="0" t="s">
         <v>1</v>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-[...1 lines deleted...]
-      <c r="B22" s="1" t="n">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="0"/>
+      <c r="B23" s="1" t="n">
         <v>2005</v>
       </c>
-      <c r="C22" s="1" t="n">
+      <c r="C23" s="1" t="n">
         <v>2006</v>
       </c>
-      <c r="D22" s="1" t="n">
+      <c r="D23" s="1" t="n">
         <v>2007</v>
       </c>
-      <c r="E22" s="1" t="n">
+      <c r="E23" s="1" t="n">
         <v>2008</v>
       </c>
-      <c r="F22" s="1" t="n">
+      <c r="F23" s="1" t="n">
         <v>2009</v>
       </c>
-      <c r="G22" s="1" t="n">
+      <c r="G23" s="1" t="n">
         <v>2010</v>
       </c>
-      <c r="H22" s="1" t="n">
+      <c r="H23" s="1" t="n">
         <v>2011</v>
       </c>
-      <c r="I22" s="1" t="n">
+      <c r="I23" s="1" t="n">
         <v>2012</v>
       </c>
-      <c r="J22" s="1" t="n">
+      <c r="J23" s="1" t="n">
         <v>2013</v>
       </c>
-      <c r="K22" s="1" t="n">
+      <c r="K23" s="1" t="n">
         <v>2014</v>
       </c>
-      <c r="L22" s="1" t="n">
+      <c r="L23" s="1" t="n">
         <v>2015</v>
       </c>
-      <c r="M22" s="1" t="n">
+      <c r="M23" s="1" t="n">
         <v>2016</v>
       </c>
-      <c r="N22" s="1" t="n">
+      <c r="N23" s="1" t="n">
         <v>2017</v>
       </c>
-      <c r="O22" s="1" t="n">
+      <c r="O23" s="1" t="n">
         <v>2018</v>
       </c>
-      <c r="P22" s="1" t="n">
+      <c r="P23" s="1" t="n">
         <v>2019</v>
       </c>
-      <c r="Q22" s="1" t="n">
+      <c r="Q23" s="1" t="n">
         <v>2020</v>
       </c>
-      <c r="R22" s="1" t="n">
+      <c r="R23" s="1" t="n">
         <v>2021</v>
       </c>
-      <c r="S22" s="1" t="n">
+      <c r="S23" s="1" t="n">
         <v>2022</v>
       </c>
-      <c r="T22" s="1" t="n">
+      <c r="T23" s="1" t="n">
         <v>2023</v>
       </c>
-      <c r="U22" s="1"/>
-[...62 lines deleted...]
-      <c r="U23" s="1"/>
+      <c r="U23" s="1" t="n">
+        <v>2024</v>
+      </c>
+      <c r="V23" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B24" s="1" t="n">
+        <v>26.9</v>
+      </c>
+      <c r="C24" s="1" t="n">
+        <v>25.8</v>
+      </c>
+      <c r="D24" s="1" t="n">
+        <v>25.1</v>
+      </c>
+      <c r="E24" s="1" t="n">
+        <v>25.1</v>
+      </c>
+      <c r="F24" s="1" t="n">
+        <v>25.9</v>
+      </c>
+      <c r="G24" s="1" t="n">
+        <v>26.6</v>
+      </c>
+      <c r="H24" s="1" t="n">
+        <v>26.2</v>
+      </c>
+      <c r="I24" s="1" t="n">
+        <v>24</v>
+      </c>
+      <c r="J24" s="1" t="n">
+        <v>25.9</v>
+      </c>
+      <c r="K24" s="1" t="n">
+        <v>26.8</v>
+      </c>
+      <c r="L24" s="1" t="n">
+        <v>26</v>
+      </c>
+      <c r="M24" s="1" t="n">
+        <v>27</v>
+      </c>
+      <c r="N24" s="1" t="n">
+        <v>26.9</v>
+      </c>
+      <c r="O24" s="1" t="n">
+        <v>27.2</v>
+      </c>
+      <c r="P24" s="1" t="n">
+        <v>28.9</v>
+      </c>
+      <c r="Q24" s="1" t="n">
+        <v>26.9</v>
+      </c>
+      <c r="R24" s="1" t="n">
+        <v>26.8</v>
+      </c>
+      <c r="S24" s="1" t="n">
+        <v>28.3</v>
+      </c>
+      <c r="T24" s="1" t="n">
+        <v>27.8</v>
+      </c>
+      <c r="U24" s="1" t="n">
+        <v>27.7</v>
+      </c>
+      <c r="V24" s="1"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B25" s="1" t="n">
         <v>20.7</v>
       </c>
-      <c r="C24" s="1" t="n">
+      <c r="C25" s="1" t="n">
         <v>20.1</v>
       </c>
-      <c r="D24" s="1" t="n">
+      <c r="D25" s="1" t="n">
         <v>19.8</v>
       </c>
-      <c r="E24" s="1" t="n">
+      <c r="E25" s="1" t="n">
         <v>20.2</v>
       </c>
-      <c r="F24" s="1" t="n">
+      <c r="F25" s="1" t="n">
         <v>20.2</v>
       </c>
-      <c r="G24" s="1" t="n">
+      <c r="G25" s="1" t="n">
         <v>19.8</v>
       </c>
-      <c r="H24" s="1" t="n">
+      <c r="H25" s="1" t="n">
         <v>21.1</v>
       </c>
-      <c r="I24" s="1" t="n">
+      <c r="I25" s="1" t="n">
         <v>19.7</v>
       </c>
-      <c r="J24" s="1" t="n">
+      <c r="J25" s="1" t="n">
         <v>20.9</v>
       </c>
-      <c r="K24" s="1" t="n">
+      <c r="K25" s="1" t="n">
         <v>21.2</v>
       </c>
-      <c r="L24" s="1" t="n">
+      <c r="L25" s="1" t="n">
         <v>21</v>
       </c>
-      <c r="M24" s="1" t="n">
+      <c r="M25" s="1" t="n">
         <v>22.4</v>
       </c>
-      <c r="N24" s="1" t="n">
+      <c r="N25" s="1" t="n">
         <v>22.6</v>
       </c>
-      <c r="O24" s="1" t="n">
+      <c r="O25" s="1" t="n">
         <v>23</v>
       </c>
-      <c r="P24" s="1" t="n">
+      <c r="P25" s="1" t="n">
         <v>25.3</v>
       </c>
-      <c r="Q24" s="1" t="n">
+      <c r="Q25" s="1" t="n">
         <v>23.1</v>
       </c>
-      <c r="R24" s="1" t="n">
+      <c r="R25" s="1" t="n">
         <v>21.8</v>
       </c>
-      <c r="S24" s="1" t="n">
+      <c r="S25" s="1" t="n">
         <v>22.9</v>
       </c>
-      <c r="T24" s="1" t="n">
+      <c r="T25" s="1" t="n">
         <v>22.9</v>
       </c>
-      <c r="U24" s="1"/>
-[...3 lines deleted...]
-      <c r="B25" s="1"/>
+      <c r="U25" s="1" t="n">
+        <v>23.4</v>
+      </c>
+      <c r="V25" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A26" s="0"/>
+      <c r="B26" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-      <c r="A28" s="0"/>
+      <c r="A28" s="0" t="s">
+        <v>17</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
-      <c r="A29" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A29" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="0" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
-      <c r="A31" s="0"/>
-      <c r="B31" s="1" t="n">
+      <c r="A31" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="0"/>
+      <c r="B32" s="1" t="n">
         <v>2005</v>
       </c>
-      <c r="C31" s="1" t="n">
+      <c r="C32" s="1" t="n">
         <v>2006</v>
       </c>
-      <c r="D31" s="1" t="n">
+      <c r="D32" s="1" t="n">
         <v>2007</v>
       </c>
-      <c r="E31" s="1" t="n">
+      <c r="E32" s="1" t="n">
         <v>2008</v>
       </c>
-      <c r="F31" s="1" t="n">
+      <c r="F32" s="1" t="n">
         <v>2009</v>
       </c>
-      <c r="G31" s="1" t="n">
+      <c r="G32" s="1" t="n">
         <v>2010</v>
       </c>
-      <c r="H31" s="1" t="n">
+      <c r="H32" s="1" t="n">
         <v>2011</v>
       </c>
-      <c r="I31" s="1" t="n">
+      <c r="I32" s="1" t="n">
         <v>2012</v>
       </c>
-      <c r="J31" s="1" t="n">
+      <c r="J32" s="1" t="n">
         <v>2013</v>
       </c>
-      <c r="K31" s="1" t="n">
+      <c r="K32" s="1" t="n">
         <v>2014</v>
       </c>
-      <c r="L31" s="1" t="n">
+      <c r="L32" s="1" t="n">
         <v>2015</v>
       </c>
-      <c r="M31" s="1" t="n">
+      <c r="M32" s="1" t="n">
         <v>2016</v>
       </c>
-      <c r="N31" s="1" t="n">
+      <c r="N32" s="1" t="n">
         <v>2017</v>
       </c>
-      <c r="O31" s="1" t="n">
+      <c r="O32" s="1" t="n">
         <v>2018</v>
       </c>
-      <c r="P31" s="1" t="n">
+      <c r="P32" s="1" t="n">
         <v>2019</v>
       </c>
-      <c r="Q31" s="1" t="n">
+      <c r="Q32" s="1" t="n">
         <v>2020</v>
       </c>
-      <c r="R31" s="1" t="n">
+      <c r="R32" s="1" t="n">
         <v>2021</v>
       </c>
-      <c r="S31" s="1" t="n">
+      <c r="S32" s="1" t="n">
         <v>2022</v>
       </c>
-      <c r="T31" s="1" t="n">
+      <c r="T32" s="1" t="n">
         <v>2023</v>
       </c>
-      <c r="U31" s="1"/>
-[...62 lines deleted...]
-      <c r="U32" s="1"/>
+      <c r="U32" s="1" t="n">
+        <v>2024</v>
+      </c>
+      <c r="V32" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="0" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B33" s="1" t="n">
-        <v>15.98</v>
+        <v>7.8</v>
       </c>
       <c r="C33" s="1" t="n">
-        <v>15.24</v>
+        <v>6.7</v>
       </c>
       <c r="D33" s="1" t="n">
-        <v>15.02</v>
+        <v>6.6</v>
       </c>
       <c r="E33" s="1" t="n">
-        <v>14.27</v>
+        <v>7.5</v>
       </c>
       <c r="F33" s="1" t="n">
-        <v>15.44</v>
+        <v>6.7</v>
       </c>
       <c r="G33" s="1" t="n">
-        <v>14.86</v>
+        <v>7.5</v>
       </c>
       <c r="H33" s="1" t="n">
-        <v>14.81</v>
+        <v>6.3</v>
       </c>
       <c r="I33" s="1" t="n">
-        <v>13.72</v>
+        <v>7.6</v>
       </c>
       <c r="J33" s="1" t="n">
-        <v>16.2</v>
+        <v>7.7</v>
       </c>
       <c r="K33" s="1" t="n">
-        <v>16.36</v>
+        <v>8.8</v>
       </c>
       <c r="L33" s="1" t="n">
-        <v>15.36</v>
+        <v>7.5</v>
       </c>
       <c r="M33" s="1" t="n">
-        <v>15.95</v>
+        <v>7.2</v>
       </c>
       <c r="N33" s="1" t="n">
-        <v>15.89</v>
+        <v>9.6</v>
       </c>
       <c r="O33" s="1" t="n">
-        <v>15.58</v>
+        <v>10.6</v>
       </c>
       <c r="P33" s="1" t="n">
-        <v>17.15</v>
+        <v>9</v>
       </c>
       <c r="Q33" s="1" t="n">
-        <v>15.9</v>
+        <v>8</v>
       </c>
       <c r="R33" s="1" t="n">
-        <v>15.4</v>
+        <v>8</v>
       </c>
       <c r="S33" s="1" t="n">
-        <v>16.2</v>
+        <v>9.8</v>
       </c>
       <c r="T33" s="1" t="n">
-        <v>17.1</v>
-[...1 lines deleted...]
-      <c r="U33" s="1"/>
+        <v>8.5</v>
+      </c>
+      <c r="U33" s="1" t="n">
+        <v>8.6</v>
+      </c>
+      <c r="V33" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="0" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B34" s="1" t="n">
-        <v>29.2</v>
+        <v>16</v>
       </c>
       <c r="C34" s="1" t="n">
-        <v>27.1</v>
+        <v>15.2</v>
       </c>
       <c r="D34" s="1" t="n">
-        <v>26.63</v>
+        <v>15</v>
       </c>
       <c r="E34" s="1" t="n">
-        <v>27.78</v>
+        <v>14.3</v>
       </c>
       <c r="F34" s="1" t="n">
-        <v>27.25</v>
+        <v>15.4</v>
       </c>
       <c r="G34" s="1" t="n">
-        <v>27.21</v>
+        <v>14.9</v>
       </c>
       <c r="H34" s="1" t="n">
-        <v>28.51</v>
+        <v>14.8</v>
       </c>
       <c r="I34" s="1" t="n">
-        <v>26.3</v>
+        <v>13.7</v>
       </c>
       <c r="J34" s="1" t="n">
-        <v>27.56</v>
+        <v>16.2</v>
       </c>
       <c r="K34" s="1" t="n">
-        <v>28.18</v>
+        <v>16.4</v>
       </c>
       <c r="L34" s="1" t="n">
-        <v>29.67</v>
+        <v>15.4</v>
       </c>
       <c r="M34" s="1" t="n">
-        <v>30.81</v>
+        <v>16.1</v>
       </c>
       <c r="N34" s="1" t="n">
-        <v>29.59</v>
+        <v>16.1</v>
       </c>
       <c r="O34" s="1" t="n">
-        <v>30.9</v>
+        <v>15.7</v>
       </c>
       <c r="P34" s="1" t="n">
-        <v>34.45</v>
+        <v>17.1</v>
       </c>
       <c r="Q34" s="1" t="n">
-        <v>31.56</v>
+        <v>15.9</v>
       </c>
       <c r="R34" s="1" t="n">
-        <v>29.7</v>
+        <v>15.4</v>
       </c>
       <c r="S34" s="1" t="n">
-        <v>31</v>
+        <v>16.2</v>
       </c>
       <c r="T34" s="1" t="n">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="U34" s="1"/>
+        <v>17.1</v>
+      </c>
+      <c r="U34" s="1" t="n">
+        <v>17.1</v>
+      </c>
+      <c r="V34" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="0" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B35" s="1" t="n">
-        <v>47.02</v>
+        <v>29.2</v>
       </c>
       <c r="C35" s="1" t="n">
-        <v>46.44</v>
+        <v>27.1</v>
       </c>
       <c r="D35" s="1" t="n">
-        <v>45.22</v>
+        <v>26.6</v>
       </c>
       <c r="E35" s="1" t="n">
-        <v>45.41</v>
+        <v>27.8</v>
       </c>
       <c r="F35" s="1" t="n">
+        <v>27.3</v>
+      </c>
+      <c r="G35" s="1" t="n">
+        <v>27.2</v>
+      </c>
+      <c r="H35" s="1" t="n">
+        <v>28.6</v>
+      </c>
+      <c r="I35" s="1" t="n">
+        <v>26.3</v>
+      </c>
+      <c r="J35" s="1" t="n">
+        <v>27.6</v>
+      </c>
+      <c r="K35" s="1" t="n">
+        <v>28.2</v>
+      </c>
+      <c r="L35" s="1" t="n">
+        <v>29.7</v>
+      </c>
+      <c r="M35" s="1" t="n">
+        <v>31.1</v>
+      </c>
+      <c r="N35" s="1" t="n">
+        <v>30.1</v>
+      </c>
+      <c r="O35" s="1" t="n">
+        <v>31.3</v>
+      </c>
+      <c r="P35" s="1" t="n">
+        <v>34.4</v>
+      </c>
+      <c r="Q35" s="1" t="n">
+        <v>31.6</v>
+      </c>
+      <c r="R35" s="1" t="n">
+        <v>29.7</v>
+      </c>
+      <c r="S35" s="1" t="n">
+        <v>31</v>
+      </c>
+      <c r="T35" s="1" t="n">
+        <v>31</v>
+      </c>
+      <c r="U35" s="1" t="n">
+        <v>33.6</v>
+      </c>
+      <c r="V35" s="1"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="B36" s="1" t="n">
+        <v>47</v>
+      </c>
+      <c r="C36" s="1" t="n">
+        <v>46.5</v>
+      </c>
+      <c r="D36" s="1" t="n">
+        <v>45.2</v>
+      </c>
+      <c r="E36" s="1" t="n">
+        <v>45.4</v>
+      </c>
+      <c r="F36" s="1" t="n">
         <v>45.5</v>
       </c>
-      <c r="G35" s="1" t="n">
-[...32 lines deleted...]
-      <c r="R35" s="1" t="n">
+      <c r="G36" s="1" t="n">
+        <v>47.1</v>
+      </c>
+      <c r="H36" s="1" t="n">
+        <v>47.6</v>
+      </c>
+      <c r="I36" s="1" t="n">
+        <v>43</v>
+      </c>
+      <c r="J36" s="1" t="n">
+        <v>43.5</v>
+      </c>
+      <c r="K36" s="1" t="n">
+        <v>44.2</v>
+      </c>
+      <c r="L36" s="1" t="n">
+        <v>42.6</v>
+      </c>
+      <c r="M36" s="1" t="n">
+        <v>44.4</v>
+      </c>
+      <c r="N36" s="1" t="n">
+        <v>43.5</v>
+      </c>
+      <c r="O36" s="1" t="n">
+        <v>43.2</v>
+      </c>
+      <c r="P36" s="1" t="n">
+        <v>46.2</v>
+      </c>
+      <c r="Q36" s="1" t="n">
+        <v>42.8</v>
+      </c>
+      <c r="R36" s="1" t="n">
         <v>42.7</v>
       </c>
-      <c r="S35" s="1" t="n">
+      <c r="S36" s="1" t="n">
         <v>44.1</v>
       </c>
-      <c r="T35" s="1" t="n">
+      <c r="T36" s="1" t="n">
         <v>42.1</v>
       </c>
-      <c r="U35" s="1"/>
-[...3 lines deleted...]
-      <c r="B36" s="1"/>
+      <c r="U36" s="1" t="n">
+        <v>40.1</v>
+      </c>
+      <c r="V36" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
-      <c r="A37" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A37" s="0"/>
+      <c r="B37" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
-      <c r="A39" s="0"/>
+      <c r="A39" s="0" t="s">
+        <v>17</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
-      <c r="A40" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A40" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="0" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="0" t="s">
         <v>1</v>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
-[...1 lines deleted...]
-      <c r="B42" s="1" t="n">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="0"/>
+      <c r="B43" s="1" t="n">
         <v>2005</v>
       </c>
-      <c r="C42" s="1" t="n">
+      <c r="C43" s="1" t="n">
         <v>2006</v>
       </c>
-      <c r="D42" s="1" t="n">
+      <c r="D43" s="1" t="n">
         <v>2007</v>
       </c>
-      <c r="E42" s="1" t="n">
+      <c r="E43" s="1" t="n">
         <v>2008</v>
       </c>
-      <c r="F42" s="1" t="n">
+      <c r="F43" s="1" t="n">
         <v>2009</v>
       </c>
-      <c r="G42" s="1" t="n">
+      <c r="G43" s="1" t="n">
         <v>2010</v>
       </c>
-      <c r="H42" s="1" t="n">
+      <c r="H43" s="1" t="n">
         <v>2011</v>
       </c>
-      <c r="I42" s="1" t="n">
+      <c r="I43" s="1" t="n">
         <v>2012</v>
       </c>
-      <c r="J42" s="1" t="n">
+      <c r="J43" s="1" t="n">
         <v>2013</v>
       </c>
-      <c r="K42" s="1" t="n">
+      <c r="K43" s="1" t="n">
         <v>2014</v>
       </c>
-      <c r="L42" s="1" t="n">
+      <c r="L43" s="1" t="n">
         <v>2015</v>
       </c>
-      <c r="M42" s="1" t="n">
+      <c r="M43" s="1" t="n">
         <v>2016</v>
       </c>
-      <c r="N42" s="1" t="n">
+      <c r="N43" s="1" t="n">
         <v>2017</v>
       </c>
-      <c r="O42" s="1" t="n">
+      <c r="O43" s="1" t="n">
         <v>2018</v>
       </c>
-      <c r="P42" s="1" t="n">
+      <c r="P43" s="1" t="n">
         <v>2019</v>
       </c>
-      <c r="Q42" s="1" t="n">
+      <c r="Q43" s="1" t="n">
         <v>2020</v>
       </c>
-      <c r="R42" s="1" t="n">
+      <c r="R43" s="1" t="n">
         <v>2021</v>
       </c>
-      <c r="S42" s="1" t="n">
+      <c r="S43" s="1" t="n">
         <v>2022</v>
       </c>
-      <c r="T42" s="1" t="n">
+      <c r="T43" s="1" t="n">
         <v>2023</v>
       </c>
-      <c r="U42" s="1"/>
-[...62 lines deleted...]
-      <c r="U43" s="1"/>
+      <c r="U43" s="1" t="n">
+        <v>2024</v>
+      </c>
+      <c r="V43" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B44" s="1" t="n">
-        <v>31.39</v>
+        <v>34.8</v>
       </c>
       <c r="C44" s="1" t="n">
-        <v>31.21</v>
+        <v>36.4</v>
       </c>
       <c r="D44" s="1" t="n">
-        <v>29.41</v>
+        <v>36.3</v>
       </c>
       <c r="E44" s="1" t="n">
-        <v>30.05</v>
+        <v>36.6</v>
       </c>
       <c r="F44" s="1" t="n">
-        <v>30.24</v>
+        <v>36.6</v>
       </c>
       <c r="G44" s="1" t="n">
-        <v>33.29</v>
+        <v>35.1</v>
       </c>
       <c r="H44" s="1" t="n">
-        <v>33.76</v>
+        <v>36.6</v>
       </c>
       <c r="I44" s="1" t="n">
-        <v>31.45</v>
+        <v>33.6</v>
       </c>
       <c r="J44" s="1" t="n">
-        <v>31.63</v>
+        <v>36.9</v>
       </c>
       <c r="K44" s="1" t="n">
-        <v>34.19</v>
+        <v>36.8</v>
       </c>
       <c r="L44" s="1" t="n">
-        <v>31.29</v>
+        <v>37</v>
       </c>
       <c r="M44" s="1" t="n">
-        <v>34.77</v>
+        <v>36.7</v>
       </c>
       <c r="N44" s="1" t="n">
-        <v>35.8</v>
+        <v>34.8</v>
       </c>
       <c r="O44" s="1" t="n">
-        <v>35.77</v>
+        <v>38.5</v>
       </c>
       <c r="P44" s="1" t="n">
-        <v>34.67</v>
+        <v>42.5</v>
       </c>
       <c r="Q44" s="1" t="n">
-        <v>33.96</v>
+        <v>41.7</v>
       </c>
       <c r="R44" s="1" t="n">
-        <v>31.5</v>
+        <v>39</v>
       </c>
       <c r="S44" s="1" t="n">
-        <v>33.5</v>
+        <v>42</v>
       </c>
       <c r="T44" s="1" t="n">
-        <v>33.5</v>
-[...1 lines deleted...]
-      <c r="U44" s="1"/>
+        <v>38.7</v>
+      </c>
+      <c r="U44" s="1" t="n">
+        <v>37.3</v>
+      </c>
+      <c r="V44" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B45" s="1" t="n">
-        <v>22.4</v>
+        <v>32</v>
       </c>
       <c r="C45" s="1" t="n">
-        <v>20.94</v>
+        <v>31.3</v>
       </c>
       <c r="D45" s="1" t="n">
-        <v>20.35</v>
+        <v>29.5</v>
       </c>
       <c r="E45" s="1" t="n">
-        <v>22.73</v>
+        <v>30.2</v>
       </c>
       <c r="F45" s="1" t="n">
-        <v>21.23</v>
+        <v>30.2</v>
       </c>
       <c r="G45" s="1" t="n">
-        <v>21.32</v>
+        <v>33.3</v>
       </c>
       <c r="H45" s="1" t="n">
-        <v>23.29</v>
+        <v>33.8</v>
       </c>
       <c r="I45" s="1" t="n">
-        <v>18.64</v>
+        <v>31.6</v>
       </c>
       <c r="J45" s="1" t="n">
-        <v>20.07</v>
+        <v>31.7</v>
       </c>
       <c r="K45" s="1" t="n">
-        <v>22</v>
+        <v>34.1</v>
       </c>
       <c r="L45" s="1" t="n">
-        <v>23.26</v>
+        <v>31.3</v>
       </c>
       <c r="M45" s="1" t="n">
-        <v>23.32</v>
+        <v>34.5</v>
       </c>
       <c r="N45" s="1" t="n">
-        <v>24.61</v>
+        <v>35.6</v>
       </c>
       <c r="O45" s="1" t="n">
-        <v>22.6</v>
+        <v>35.6</v>
       </c>
       <c r="P45" s="1" t="n">
-        <v>26</v>
+        <v>34.7</v>
       </c>
       <c r="Q45" s="1" t="n">
-        <v>21.42</v>
+        <v>34</v>
       </c>
       <c r="R45" s="1" t="n">
-        <v>23.1</v>
+        <v>31.5</v>
       </c>
       <c r="S45" s="1" t="n">
-        <v>21.7</v>
+        <v>33.5</v>
       </c>
       <c r="T45" s="1" t="n">
-        <v>24.4</v>
-[...1 lines deleted...]
-      <c r="U45" s="1"/>
+        <v>33.5</v>
+      </c>
+      <c r="U45" s="1" t="n">
+        <v>35</v>
+      </c>
+      <c r="V45" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B46" s="1" t="n">
-        <v>17.08</v>
+        <v>22.7</v>
       </c>
       <c r="C46" s="1" t="n">
-        <v>15.21</v>
+        <v>21.1</v>
       </c>
       <c r="D46" s="1" t="n">
-        <v>14.91</v>
+        <v>20.3</v>
       </c>
       <c r="E46" s="1" t="n">
-        <v>14.23</v>
+        <v>22.7</v>
       </c>
       <c r="F46" s="1" t="n">
-        <v>16.82</v>
+        <v>21.2</v>
       </c>
       <c r="G46" s="1" t="n">
-        <v>15.05</v>
+        <v>21.4</v>
       </c>
       <c r="H46" s="1" t="n">
-        <v>14.87</v>
+        <v>23.3</v>
       </c>
       <c r="I46" s="1" t="n">
-        <v>14.87</v>
+        <v>18.6</v>
       </c>
       <c r="J46" s="1" t="n">
-        <v>15.27</v>
+        <v>20.1</v>
       </c>
       <c r="K46" s="1" t="n">
-        <v>15.7</v>
+        <v>22.1</v>
       </c>
       <c r="L46" s="1" t="n">
-        <v>15.26</v>
+        <v>23.3</v>
       </c>
       <c r="M46" s="1" t="n">
-        <v>16.14</v>
+        <v>23</v>
       </c>
       <c r="N46" s="1" t="n">
-        <v>16.83</v>
+        <v>24.7</v>
       </c>
       <c r="O46" s="1" t="n">
-        <v>16.49</v>
+        <v>22.2</v>
       </c>
       <c r="P46" s="1" t="n">
-        <v>18.82</v>
+        <v>26.1</v>
       </c>
       <c r="Q46" s="1" t="n">
-        <v>16.61</v>
+        <v>21.4</v>
       </c>
       <c r="R46" s="1" t="n">
-        <v>15.9</v>
+        <v>23.1</v>
       </c>
       <c r="S46" s="1" t="n">
-        <v>17.8</v>
+        <v>21.7</v>
       </c>
       <c r="T46" s="1" t="n">
-        <v>15.3</v>
-[...1 lines deleted...]
-      <c r="U46" s="1"/>
+        <v>24.4</v>
+      </c>
+      <c r="U46" s="1" t="n">
+        <v>24.5</v>
+      </c>
+      <c r="V46" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B47" s="1" t="n">
-        <v>14.32</v>
+        <v>16.9</v>
       </c>
       <c r="C47" s="1" t="n">
-        <v>11.31</v>
+        <v>14.8</v>
       </c>
       <c r="D47" s="1" t="n">
-        <v>12.13</v>
+        <v>14.9</v>
       </c>
       <c r="E47" s="1" t="n">
-        <v>10.51</v>
+        <v>14.1</v>
       </c>
       <c r="F47" s="1" t="n">
-        <v>11.69</v>
+        <v>16.8</v>
       </c>
       <c r="G47" s="1" t="n">
-        <v>12.57</v>
+        <v>15</v>
       </c>
       <c r="H47" s="1" t="n">
-        <v>10.79</v>
+        <v>14.9</v>
       </c>
       <c r="I47" s="1" t="n">
-        <v>11.3</v>
+        <v>14.8</v>
       </c>
       <c r="J47" s="1" t="n">
-        <v>13.92</v>
+        <v>15.2</v>
       </c>
       <c r="K47" s="1" t="n">
-        <v>11.99</v>
+        <v>15.7</v>
       </c>
       <c r="L47" s="1" t="n">
-        <v>11.54</v>
+        <v>15.2</v>
       </c>
       <c r="M47" s="1" t="n">
-        <v>13.34</v>
+        <v>15.8</v>
       </c>
       <c r="N47" s="1" t="n">
-        <v>12.23</v>
+        <v>16.5</v>
       </c>
       <c r="O47" s="1" t="n">
+        <v>16.5</v>
+      </c>
+      <c r="P47" s="1" t="n">
+        <v>18.8</v>
+      </c>
+      <c r="Q47" s="1" t="n">
+        <v>16.7</v>
+      </c>
+      <c r="R47" s="1" t="n">
+        <v>15.9</v>
+      </c>
+      <c r="S47" s="1" t="n">
+        <v>17.8</v>
+      </c>
+      <c r="T47" s="1" t="n">
+        <v>15.3</v>
+      </c>
+      <c r="U47" s="1" t="n">
+        <v>17.2</v>
+      </c>
+      <c r="V47" s="1"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
+      <c r="A48" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="B48" s="1" t="n">
+        <v>14.1</v>
+      </c>
+      <c r="C48" s="1" t="n">
+        <v>11.4</v>
+      </c>
+      <c r="D48" s="1" t="n">
+        <v>12.1</v>
+      </c>
+      <c r="E48" s="1" t="n">
+        <v>10.5</v>
+      </c>
+      <c r="F48" s="1" t="n">
+        <v>11.8</v>
+      </c>
+      <c r="G48" s="1" t="n">
+        <v>12.6</v>
+      </c>
+      <c r="H48" s="1" t="n">
+        <v>10.8</v>
+      </c>
+      <c r="I48" s="1" t="n">
+        <v>11.4</v>
+      </c>
+      <c r="J48" s="1" t="n">
+        <v>14</v>
+      </c>
+      <c r="K48" s="1" t="n">
+        <v>12</v>
+      </c>
+      <c r="L48" s="1" t="n">
+        <v>11.5</v>
+      </c>
+      <c r="M48" s="1" t="n">
         <v>13.2</v>
       </c>
-      <c r="P47" s="1" t="n">
-[...5 lines deleted...]
-      <c r="R47" s="1" t="n">
+      <c r="N48" s="1" t="n">
+        <v>12.3</v>
+      </c>
+      <c r="O48" s="1" t="n">
+        <v>13</v>
+      </c>
+      <c r="P48" s="1" t="n">
+        <v>14.6</v>
+      </c>
+      <c r="Q48" s="1" t="n">
+        <v>11.7</v>
+      </c>
+      <c r="R48" s="1" t="n">
         <v>12.7</v>
       </c>
-      <c r="S47" s="1" t="n">
+      <c r="S48" s="1" t="n">
         <v>12.9</v>
       </c>
-      <c r="T47" s="1" t="n">
+      <c r="T48" s="1" t="n">
         <v>15.1</v>
       </c>
-      <c r="U47" s="1"/>
-[...3 lines deleted...]
-      <c r="B48" s="1"/>
+      <c r="U48" s="1" t="n">
+        <v>14.5</v>
+      </c>
+      <c r="V48" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
-      <c r="A49" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A49" s="0"/>
+      <c r="B49" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
-      <c r="A51" s="0"/>
+      <c r="A51" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
+      <c r="A52" s="0"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:B3"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1025" min="1" style="0" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B1" s="0" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B3" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>cic bfp</dc:creator>
   <cp:revision></cp:revision>
 </cp:coreProperties>