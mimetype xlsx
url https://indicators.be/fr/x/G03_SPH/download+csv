--- v0 (2025-10-30)
+++ v1 (2026-04-01)
@@ -13,171 +13,166 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="G03_SPH" sheetId="1" state="visible" r:id="rId2"/>
     <sheet name="MetaData" sheetId="2" state="visible" r:id="rId3"/>
   </sheets>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="36">
   <si>
     <t>Santé perçue: très bon, bon ou moyen - Belgique et comparaison internationale</t>
   </si>
   <si>
     <t>pourcentage des 16 ans et plus</t>
   </si>
   <si>
     <t>Belgique</t>
   </si>
   <si>
     <t>UE27</t>
   </si>
   <si>
-    <t>rupture de série: BE 2019; collecte des données BE 2020 impactée par la pandémie de Covid-19</t>
-[...2 lines deleted...]
-    <t>Statbel (2023), communication directe (07/03/2023), Statbel (2024),Santé perçue, https://statbel.fgov.be/fr/themes/menages/pauvrete-et-conditions-de-vie/risque-de-pauvrete-ou-dexclusion-sociale#panel-12 et Eurostat (2024), Santé perçue par soi-même [hlth_silc_10], https://ec.europa.eu/eurostat (consultés le 31/10/2024).</t>
+    <t>Note: rupture de série: BE 2019; collecte des données BE 2020 impactée par la pandémie de Covid-19</t>
+  </si>
+  <si>
+    <t>L'intervalle de confiance à 95 % pour  la part de la population de 16 ans et plus qui se déclare être dans un état de santé très bon, bon ou moyen en 2024 est de 91,1% à 92,4% pour Belgique.</t>
+  </si>
+  <si>
+    <t>Source: Statbel (2025), Santé perçue, https://statbel.fgov.be/fr/themes/menages/pauvrete-et-conditions-de-vie/risque-de-pauvrete-ou-dexclusion-sociale#panel-12 et Eurostat (2025), Santé perçue par soi-même, hlth_silc_10, https://ec.europa.eu/eurostat, dernière mise à jour des données 01/10/2025 11:00 (consultés le 02/10/2025); Statbel (2025), communication directe 6/10/2025</t>
   </si>
   <si>
     <t>Santé perçue: très bon, bon ou moyen, selon la Région - Belgique</t>
   </si>
   <si>
     <t>Région de Bruxelles-Capitale</t>
   </si>
   <si>
     <t>Région flamande</t>
   </si>
   <si>
     <t>Région wallonne</t>
   </si>
   <si>
-    <t>La marge d'incertitude de cet indicateur est indiquée dans le texte pour la dernière année. </t>
-[...2 lines deleted...]
-    <t>Statbel (2023), communication directe (06/03/2023) et Statbel (2024), https://statbel.fgov.be/fr/themes/menages/pauvrete-et-conditions-de-vie/risque-de-pauvrete-ou-dexclusion-sociale#panel-12 (consulté le 31/10/2024).</t>
+    <t>Note: L'intervalle de confiance à 95 % pour  la part de la population de 16 ans et plus qui se déclare être dans un état de santé très bon, bon ou moyen en 2024 est de 89,7% à 92,4% pour Bruxelles, de 92,3% à 94,2% pour Flandre et de 88% à 90,2% pour la Wallonie.</t>
+  </si>
+  <si>
+    <t>Source: Statbel (2025), Santé perçue, https://statbel.fgov.be/fr/themes/menages/pauvrete-et-conditions-de-vie/risque-de-pauvrete-ou-dexclusion-sociale#panel-12 (consulté le 02/10/2025) et  communication directe 6/10/2025</t>
   </si>
   <si>
     <t>Santé perçue: très bon, bon ou moyen, selon le sexe - Belgique</t>
   </si>
   <si>
     <t>femmes</t>
   </si>
   <si>
     <t>hommes</t>
   </si>
   <si>
-    <t>rupture de série: 2019; collecte des données 2020 impactée par la pandémie de Covid-19</t>
+    <t>Note: rupture de série: 2019; collecte des données 2020 impactée par la pandémie de Covid-19</t>
+  </si>
+  <si>
+    <t>Source: Statbel (2025), Santé perçue, https://statbel.fgov.be/fr/themes/menages/pauvrete-et-conditions-de-vie/risque-de-pauvrete-ou-dexclusion-sociale#panel-12 (consulté le 02/10/2025).</t>
   </si>
   <si>
     <t>Santé perçue: très bon, bon ou moyen, selon l'âge - Belgique</t>
   </si>
   <si>
-    <t>pourcentage </t>
+    <t>pourcentage</t>
   </si>
   <si>
     <t>16-24</t>
   </si>
   <si>
     <t>25-49</t>
   </si>
   <si>
     <t>50-64</t>
   </si>
   <si>
     <t>&gt;64</t>
   </si>
   <si>
     <t>Santé perçue: très bon, bon ou moyen, selon le revenu - Belgique</t>
   </si>
   <si>
     <t>quintile 1</t>
   </si>
   <si>
     <t>quintile 2</t>
   </si>
   <si>
     <t>quintile 3</t>
   </si>
   <si>
     <t>quintile 4</t>
   </si>
   <si>
     <t>quintile 5</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>G03_SPH</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Santé perçue (i14)</t>
+    <t>Santé perçue (i15)</t>
   </si>
   <si>
     <t>Contents</t>
   </si>
   <si>
     <t>Définition: la part de la population de 16 ans et plus qui se déclare être dans un état de santé très bon, bon ou moyen. Les données proviennent de l’enquête Statistics on Income and Living Conditions (EU-SILC) de l’Union européenne. La question relative à l’état de santé (perçu), demande aux participants à l’enquête de choisir un état parmi cinq: très bon, bon, moyen, mauvais et très mauvais état de santé. Statistics Belgium organise en Belgique cette enquête harmonisée au niveau de l'UE et en met les résultats à disposition, notamment d'Eurostat. Les données utilisées ici pour la Belgique proviennent directement de Statistics Belgium. Les données pour la comparaison internationale proviennent quant à elles d’Eurostat. Comme ces données sont basées sur des enquêtes, il faut tenir compte d’une marge d’incertitude. Les intervalles de confiance correspondant à ces données sont disponibles sur demande auprès de Statistics Belgium.
 À partir de 2019, la méthodologie de l’enquête a été revue en profondeur pour une meilleure précision. En 2020, c’est la pandémie de Covid-19 qui a impacté la collecte des données. De ce fait, il est difficile de comparer les résultats de SILC 2020 avec ceux des années précédentes. (Statbel, 2021). En conséquence, ils ne sont pas utilisés pour calculer et évaluer la tendance à long terme.
+Pour cet indicateur les ventilations suivantes sont disponibles : région, sexe, revenu et âge.
 Objectif: la part de la population de 16 ans et plus qui se déclare être dans un état de santé très bon, bon ou moyen doit augmenter.
 Les objectifs de développement durable ou SDG adoptés par l'ONU en 2015 comprennent l'objectif 3: "Permettre à tous de vivre en bonne santé et promouvoir le bien-être de tous à tout âge". L'évolution de la part de la population se déclarant en bonne santé mesure les progrès en direction de l'objectif 3.
-Évolution: sur la période 2005-2023, la part de la population se déclarant en état de santé très bon, bon ou moyen est restée élevée. Entre 2005 et 2008, l’indicateur se situe au-dessus de sa moyenne historique. Il diminue ensuite pour atteindre son point le plus bas en 2011. En 2023, compte tenu de la nouvelle méthodologie utilisée à partir de 2019, il s’élève à 91,6% de la population.
-[...4 lines deleted...]
-Ventilation selon l'âge: plus les personnes avancent en âge, moins elles déclarent être dans un état de santé très bon, bon ou moyen. L’évolution de l’indicateur pour les quatre catégories d’âge analysées est parallèle et la différence entre les moins de 25 ans et les plus de 64 ans est de 12,3 points de pourcentage en 2023, en tenant compte de la nouvelle méthodologie utilisée à partir de 2019.
 Indicateur ONU: l’indicateur choisi ne correspond à aucun indicateur de suivi des SDG, mais est relié à l'objectif 3 puisque la santé perçue est une mesure de la santé globale de la population et de son niveau de bien-être.
-Cet indicateur est utilisé pour le calcul de l'indicateur composite de bien-être ici et maintenant, publié dans le rapport Indicateurs de développement durable.
+Cet indicateur est utilisé pour le calcul de l'indicateur composite de bien-être ici et maintenant.
 Sources
-Générales
-[...5 lines deleted...]
-Statbel (2021), SILC FAQ, https://statbel.fgov.be/fr/themes/menages/pauvrete-et-conditions-de-vie/faq, voir en particulier "Y a-t-il des ruptures de séries dans la chronologie de l'enquête SILC ?" (consulté le 19/11/2021).
+Statbel (2021), SILC FAQ, https://statbel.fgov.be/fr/themes/menages/pauvrete-et-conditions-de-vie/faq, voir en particulier "Y a-t-il des ruptures de séries dans la chronologie de l'enquête SILC ?" (consulté le 27/08/2025).
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode=""/>
   </numFmts>
   <fonts count="4">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
@@ -235,51 +230,51 @@
   <cellXfs count="2">
     <xf applyAlignment="false" applyBorder="false" applyFont="false" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="164" xfId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="false" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="165" xfId="0"/>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:U51"/>
+  <dimension ref="A1:V52"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1025" min="1" style="0" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0"/>
       <c r="B3" s="1" t="n">
         <v>2005</v>
       </c>
       <c r="C3" s="1" t="n">
@@ -314,1309 +309,1377 @@
       </c>
       <c r="M3" s="1" t="n">
         <v>2016</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>2017</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>2018</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>2019</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>2020</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>2021</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>2022</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>2023</v>
       </c>
-      <c r="U3" s="1"/>
+      <c r="U3" s="1" t="n">
+        <v>2024</v>
+      </c>
+      <c r="V3" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
-        <v>91.73</v>
+        <v>91.7</v>
       </c>
       <c r="C4" s="1" t="n">
-        <v>91.63</v>
+        <v>91.6</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>91.7</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>91.8</v>
       </c>
       <c r="F4" s="1" t="n">
-        <v>91.26</v>
+        <v>91.3</v>
       </c>
       <c r="G4" s="1" t="n">
-        <v>90.98</v>
+        <v>91</v>
       </c>
       <c r="H4" s="1" t="n">
-        <v>90.45</v>
+        <v>90.4</v>
       </c>
       <c r="I4" s="1" t="n">
-        <v>91.17</v>
+        <v>91.2</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>91.4</v>
       </c>
       <c r="K4" s="1" t="n">
-        <v>90.82</v>
+        <v>90.8</v>
       </c>
       <c r="L4" s="1" t="n">
-        <v>90.51</v>
+        <v>90.5</v>
       </c>
       <c r="M4" s="1" t="n">
-        <v>90.85</v>
+        <v>90.8</v>
       </c>
       <c r="N4" s="1" t="n">
-        <v>91.39</v>
+        <v>91.4</v>
       </c>
       <c r="O4" s="1" t="n">
-        <v>91.24</v>
+        <v>91.2</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>90.9</v>
       </c>
       <c r="Q4" s="1" t="n">
-        <v>92.17</v>
+        <v>92.2</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>92.1</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>92</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>91.6</v>
       </c>
-      <c r="U4" s="1"/>
+      <c r="U4" s="1" t="n">
+        <v>91.7</v>
+      </c>
+      <c r="V4" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="s">
         <f>=NA()</f>
       </c>
       <c r="C5" s="1" t="s">
         <f>=NA()</f>
       </c>
       <c r="D5" s="1" t="s">
         <f>=NA()</f>
       </c>
       <c r="E5" s="1" t="s">
         <f>=NA()</f>
       </c>
       <c r="F5" s="1" t="s">
         <f>=NA()</f>
       </c>
       <c r="G5" s="1" t="n">
         <v>90.2</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>89.8</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>89.8</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>90</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>90.2</v>
       </c>
       <c r="L5" s="1" t="n">
-        <v>90.3</v>
+        <v>90.2</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>91.2</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>91.6</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>91.5</v>
       </c>
       <c r="P5" s="1" t="n">
-        <v>91.5</v>
+        <v>91.4</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>91.5</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>91.2</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>91.3</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>91.2</v>
       </c>
-      <c r="U5" s="1"/>
+      <c r="U5" s="1" t="n">
+        <v>91.4</v>
+      </c>
+      <c r="V5" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="0"/>
       <c r="B6" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
-      <c r="A9" s="0"/>
+      <c r="A9" s="0" t="s">
+        <v>6</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
-      <c r="A10" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A10" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="0" t="s">
         <v>1</v>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-[...1 lines deleted...]
-      <c r="B12" s="1" t="n">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="0"/>
+      <c r="B13" s="1" t="n">
         <v>2019</v>
       </c>
-      <c r="C12" s="1" t="n">
+      <c r="C13" s="1" t="n">
         <v>2020</v>
       </c>
-      <c r="D12" s="1" t="n">
+      <c r="D13" s="1" t="n">
         <v>2021</v>
       </c>
-      <c r="E12" s="1" t="n">
+      <c r="E13" s="1" t="n">
         <v>2022</v>
       </c>
-      <c r="F12" s="1" t="n">
+      <c r="F13" s="1" t="n">
         <v>2023</v>
       </c>
-      <c r="G12" s="1"/>
-[...20 lines deleted...]
-      <c r="G13" s="1"/>
+      <c r="G13" s="1" t="n">
+        <v>2024</v>
+      </c>
+      <c r="H13" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="1" t="n">
-        <v>92.7</v>
+        <v>88.6</v>
       </c>
       <c r="C14" s="1" t="n">
-        <v>93.7</v>
+        <v>91.9</v>
       </c>
       <c r="D14" s="1" t="n">
-        <v>93.3</v>
+        <v>91.3</v>
       </c>
       <c r="E14" s="1" t="n">
-        <v>93.4</v>
+        <v>91.6</v>
       </c>
       <c r="F14" s="1" t="n">
-        <v>93.2</v>
-[...1 lines deleted...]
-      <c r="G14" s="1"/>
+        <v>90.7</v>
+      </c>
+      <c r="G14" s="1" t="n">
+        <v>91.1</v>
+      </c>
+      <c r="H14" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="0" t="s">
         <v>9</v>
       </c>
       <c r="B15" s="1" t="n">
+        <v>92.7</v>
+      </c>
+      <c r="C15" s="1" t="n">
+        <v>93.7</v>
+      </c>
+      <c r="D15" s="1" t="n">
+        <v>93.3</v>
+      </c>
+      <c r="E15" s="1" t="n">
+        <v>93.4</v>
+      </c>
+      <c r="F15" s="1" t="n">
+        <v>93.2</v>
+      </c>
+      <c r="G15" s="1" t="n">
+        <v>93.2</v>
+      </c>
+      <c r="H15" s="1"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B16" s="1" t="n">
         <v>88.3</v>
       </c>
-      <c r="C15" s="1" t="n">
+      <c r="C16" s="1" t="n">
         <v>89.4</v>
       </c>
-      <c r="D15" s="1" t="n">
+      <c r="D16" s="1" t="n">
         <v>90</v>
       </c>
-      <c r="E15" s="1" t="n">
+      <c r="E16" s="1" t="n">
         <v>89.6</v>
       </c>
-      <c r="F15" s="1" t="n">
+      <c r="F16" s="1" t="n">
         <v>88.9</v>
       </c>
-      <c r="G15" s="1"/>
-[...3 lines deleted...]
-      <c r="B16" s="1"/>
+      <c r="G16" s="1" t="n">
+        <v>89.1</v>
+      </c>
+      <c r="H16" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A17" s="0"/>
+      <c r="B17" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="0"/>
+      <c r="A19" s="0" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A20" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="0" t="s">
         <v>1</v>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-[...1 lines deleted...]
-      <c r="B22" s="1" t="n">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="0"/>
+      <c r="B23" s="1" t="n">
         <v>2005</v>
       </c>
-      <c r="C22" s="1" t="n">
+      <c r="C23" s="1" t="n">
         <v>2006</v>
       </c>
-      <c r="D22" s="1" t="n">
+      <c r="D23" s="1" t="n">
         <v>2007</v>
       </c>
-      <c r="E22" s="1" t="n">
+      <c r="E23" s="1" t="n">
         <v>2008</v>
       </c>
-      <c r="F22" s="1" t="n">
+      <c r="F23" s="1" t="n">
         <v>2009</v>
       </c>
-      <c r="G22" s="1" t="n">
+      <c r="G23" s="1" t="n">
         <v>2010</v>
       </c>
-      <c r="H22" s="1" t="n">
+      <c r="H23" s="1" t="n">
         <v>2011</v>
       </c>
-      <c r="I22" s="1" t="n">
+      <c r="I23" s="1" t="n">
         <v>2012</v>
       </c>
-      <c r="J22" s="1" t="n">
+      <c r="J23" s="1" t="n">
         <v>2013</v>
       </c>
-      <c r="K22" s="1" t="n">
+      <c r="K23" s="1" t="n">
         <v>2014</v>
       </c>
-      <c r="L22" s="1" t="n">
+      <c r="L23" s="1" t="n">
         <v>2015</v>
       </c>
-      <c r="M22" s="1" t="n">
+      <c r="M23" s="1" t="n">
         <v>2016</v>
       </c>
-      <c r="N22" s="1" t="n">
+      <c r="N23" s="1" t="n">
         <v>2017</v>
       </c>
-      <c r="O22" s="1" t="n">
+      <c r="O23" s="1" t="n">
         <v>2018</v>
       </c>
-      <c r="P22" s="1" t="n">
+      <c r="P23" s="1" t="n">
         <v>2019</v>
       </c>
-      <c r="Q22" s="1" t="n">
+      <c r="Q23" s="1" t="n">
         <v>2020</v>
       </c>
-      <c r="R22" s="1" t="n">
+      <c r="R23" s="1" t="n">
         <v>2021</v>
       </c>
-      <c r="S22" s="1" t="n">
+      <c r="S23" s="1" t="n">
         <v>2022</v>
       </c>
-      <c r="T22" s="1" t="n">
+      <c r="T23" s="1" t="n">
         <v>2023</v>
       </c>
-      <c r="U22" s="1"/>
-[...62 lines deleted...]
-      <c r="U23" s="1"/>
+      <c r="U23" s="1" t="n">
+        <v>2024</v>
+      </c>
+      <c r="V23" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B24" s="1" t="n">
-        <v>93.21</v>
+        <v>90.3</v>
       </c>
       <c r="C24" s="1" t="n">
-        <v>93.09</v>
+        <v>90.3</v>
       </c>
       <c r="D24" s="1" t="n">
-        <v>93.27</v>
+        <v>90.2</v>
       </c>
       <c r="E24" s="1" t="n">
-        <v>93.27</v>
+        <v>90.4</v>
       </c>
       <c r="F24" s="1" t="n">
-        <v>92.53</v>
+        <v>90.1</v>
       </c>
       <c r="G24" s="1" t="n">
-        <v>92.24</v>
+        <v>89.8</v>
       </c>
       <c r="H24" s="1" t="n">
-        <v>91.47</v>
+        <v>89.5</v>
       </c>
       <c r="I24" s="1" t="n">
-        <v>92.27</v>
+        <v>90.1</v>
       </c>
       <c r="J24" s="1" t="n">
-        <v>92.71</v>
+        <v>90.1</v>
       </c>
       <c r="K24" s="1" t="n">
+        <v>89.6</v>
+      </c>
+      <c r="L24" s="1" t="n">
+        <v>88.7</v>
+      </c>
+      <c r="M24" s="1" t="n">
+        <v>89.4</v>
+      </c>
+      <c r="N24" s="1" t="n">
+        <v>89.9</v>
+      </c>
+      <c r="O24" s="1" t="n">
+        <v>89.9</v>
+      </c>
+      <c r="P24" s="1" t="n">
+        <v>90.1</v>
+      </c>
+      <c r="Q24" s="1" t="n">
+        <v>91.3</v>
+      </c>
+      <c r="R24" s="1" t="n">
+        <v>91.1</v>
+      </c>
+      <c r="S24" s="1" t="n">
+        <v>90.9</v>
+      </c>
+      <c r="T24" s="1" t="n">
+        <v>90.6</v>
+      </c>
+      <c r="U24" s="1" t="n">
+        <v>90.8</v>
+      </c>
+      <c r="V24" s="1"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B25" s="1" t="n">
+        <v>93.2</v>
+      </c>
+      <c r="C25" s="1" t="n">
+        <v>93.1</v>
+      </c>
+      <c r="D25" s="1" t="n">
+        <v>93.3</v>
+      </c>
+      <c r="E25" s="1" t="n">
+        <v>93.3</v>
+      </c>
+      <c r="F25" s="1" t="n">
+        <v>92.5</v>
+      </c>
+      <c r="G25" s="1" t="n">
+        <v>92.2</v>
+      </c>
+      <c r="H25" s="1" t="n">
+        <v>91.5</v>
+      </c>
+      <c r="I25" s="1" t="n">
+        <v>92.3</v>
+      </c>
+      <c r="J25" s="1" t="n">
+        <v>92.7</v>
+      </c>
+      <c r="K25" s="1" t="n">
         <v>92.1</v>
       </c>
-      <c r="L24" s="1" t="n">
-[...8 lines deleted...]
-      <c r="O24" s="1" t="n">
+      <c r="L25" s="1" t="n">
+        <v>92.4</v>
+      </c>
+      <c r="M25" s="1" t="n">
+        <v>92.4</v>
+      </c>
+      <c r="N25" s="1" t="n">
+        <v>93</v>
+      </c>
+      <c r="O25" s="1" t="n">
         <v>92.7</v>
       </c>
-      <c r="P24" s="1" t="n">
-[...5 lines deleted...]
-      <c r="R24" s="1" t="n">
+      <c r="P25" s="1" t="n">
+        <v>91.7</v>
+      </c>
+      <c r="Q25" s="1" t="n">
         <v>93.1</v>
       </c>
-      <c r="S24" s="1" t="n">
+      <c r="R25" s="1" t="n">
+        <v>93.1</v>
+      </c>
+      <c r="S25" s="1" t="n">
         <v>93.2</v>
       </c>
-      <c r="T24" s="1" t="n">
+      <c r="T25" s="1" t="n">
         <v>92.5</v>
       </c>
-      <c r="U24" s="1"/>
-[...3 lines deleted...]
-      <c r="B25" s="1"/>
+      <c r="U25" s="1" t="n">
+        <v>92.7</v>
+      </c>
+      <c r="V25" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A26" s="0"/>
+      <c r="B26" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-      <c r="A28" s="0"/>
+      <c r="A28" s="0" t="s">
+        <v>17</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
-      <c r="A29" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A29" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="0" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
-      <c r="A31" s="0"/>
-      <c r="B31" s="1" t="n">
+      <c r="A31" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="0"/>
+      <c r="B32" s="1" t="n">
         <v>2005</v>
       </c>
-      <c r="C31" s="1" t="n">
+      <c r="C32" s="1" t="n">
         <v>2006</v>
       </c>
-      <c r="D31" s="1" t="n">
+      <c r="D32" s="1" t="n">
         <v>2007</v>
       </c>
-      <c r="E31" s="1" t="n">
+      <c r="E32" s="1" t="n">
         <v>2008</v>
       </c>
-      <c r="F31" s="1" t="n">
+      <c r="F32" s="1" t="n">
         <v>2009</v>
       </c>
-      <c r="G31" s="1" t="n">
+      <c r="G32" s="1" t="n">
         <v>2010</v>
       </c>
-      <c r="H31" s="1" t="n">
+      <c r="H32" s="1" t="n">
         <v>2011</v>
       </c>
-      <c r="I31" s="1" t="n">
+      <c r="I32" s="1" t="n">
         <v>2012</v>
       </c>
-      <c r="J31" s="1" t="n">
+      <c r="J32" s="1" t="n">
         <v>2013</v>
       </c>
-      <c r="K31" s="1" t="n">
+      <c r="K32" s="1" t="n">
         <v>2014</v>
       </c>
-      <c r="L31" s="1" t="n">
+      <c r="L32" s="1" t="n">
         <v>2015</v>
       </c>
-      <c r="M31" s="1" t="n">
+      <c r="M32" s="1" t="n">
         <v>2016</v>
       </c>
-      <c r="N31" s="1" t="n">
+      <c r="N32" s="1" t="n">
         <v>2017</v>
       </c>
-      <c r="O31" s="1" t="n">
+      <c r="O32" s="1" t="n">
         <v>2018</v>
       </c>
-      <c r="P31" s="1" t="n">
+      <c r="P32" s="1" t="n">
         <v>2019</v>
       </c>
-      <c r="Q31" s="1" t="n">
+      <c r="Q32" s="1" t="n">
         <v>2020</v>
       </c>
-      <c r="R31" s="1" t="n">
+      <c r="R32" s="1" t="n">
         <v>2021</v>
       </c>
-      <c r="S31" s="1" t="n">
+      <c r="S32" s="1" t="n">
         <v>2022</v>
       </c>
-      <c r="T31" s="1" t="n">
+      <c r="T32" s="1" t="n">
         <v>2023</v>
       </c>
-      <c r="U31" s="1"/>
-[...62 lines deleted...]
-      <c r="U32" s="1"/>
+      <c r="U32" s="1" t="n">
+        <v>2024</v>
+      </c>
+      <c r="V32" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="0" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B33" s="1" t="n">
-        <v>95.14</v>
+        <v>98.3</v>
       </c>
       <c r="C33" s="1" t="n">
-        <v>95.02</v>
+        <v>98.3</v>
       </c>
       <c r="D33" s="1" t="n">
-        <v>94.88</v>
+        <v>98.1</v>
       </c>
       <c r="E33" s="1" t="n">
-        <v>95.01</v>
+        <v>98.1</v>
       </c>
       <c r="F33" s="1" t="n">
-        <v>94.5</v>
+        <v>98.7</v>
       </c>
       <c r="G33" s="1" t="n">
-        <v>94.57</v>
+        <v>98.9</v>
       </c>
       <c r="H33" s="1" t="n">
-        <v>94.66</v>
+        <v>98.7</v>
       </c>
       <c r="I33" s="1" t="n">
-        <v>94.91</v>
+        <v>98.4</v>
       </c>
       <c r="J33" s="1" t="n">
-        <v>94.22</v>
+        <v>98.7</v>
       </c>
       <c r="K33" s="1" t="n">
-        <v>93.88</v>
+        <v>98.1</v>
       </c>
       <c r="L33" s="1" t="n">
-        <v>94.24</v>
+        <v>98.5</v>
       </c>
       <c r="M33" s="1" t="n">
-        <v>94.23</v>
+        <v>98.4</v>
       </c>
       <c r="N33" s="1" t="n">
-        <v>94.49</v>
+        <v>98.5</v>
       </c>
       <c r="O33" s="1" t="n">
-        <v>94.86</v>
+        <v>98.1</v>
       </c>
       <c r="P33" s="1" t="n">
-        <v>94.75</v>
+        <v>97.9</v>
       </c>
       <c r="Q33" s="1" t="n">
-        <v>95.1</v>
+        <v>98.7</v>
       </c>
       <c r="R33" s="1" t="n">
-        <v>95.4</v>
+        <v>98.3</v>
       </c>
       <c r="S33" s="1" t="n">
-        <v>95</v>
+        <v>98.4</v>
       </c>
       <c r="T33" s="1" t="n">
-        <v>94.7</v>
-[...1 lines deleted...]
-      <c r="U33" s="1"/>
+        <v>98.5</v>
+      </c>
+      <c r="U33" s="1" t="n">
+        <v>98.5</v>
+      </c>
+      <c r="V33" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="0" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B34" s="1" t="n">
-        <v>88.57</v>
+        <v>95.1</v>
       </c>
       <c r="C34" s="1" t="n">
-        <v>89.35</v>
+        <v>95</v>
       </c>
       <c r="D34" s="1" t="n">
-        <v>90.02</v>
+        <v>94.9</v>
       </c>
       <c r="E34" s="1" t="n">
-        <v>89.83</v>
+        <v>95</v>
       </c>
       <c r="F34" s="1" t="n">
-        <v>88.59</v>
+        <v>94.5</v>
       </c>
       <c r="G34" s="1" t="n">
-        <v>88.09</v>
+        <v>94.6</v>
       </c>
       <c r="H34" s="1" t="n">
-        <v>87.2</v>
+        <v>94.7</v>
       </c>
       <c r="I34" s="1" t="n">
-        <v>88.08</v>
+        <v>94.9</v>
       </c>
       <c r="J34" s="1" t="n">
-        <v>90.3</v>
+        <v>94.2</v>
       </c>
       <c r="K34" s="1" t="n">
-        <v>89.47</v>
+        <v>93.9</v>
       </c>
       <c r="L34" s="1" t="n">
-        <v>87.76</v>
+        <v>94.2</v>
       </c>
       <c r="M34" s="1" t="n">
-        <v>88.19</v>
+        <v>94.2</v>
       </c>
       <c r="N34" s="1" t="n">
-        <v>89.03</v>
+        <v>94.3</v>
       </c>
       <c r="O34" s="1" t="n">
-        <v>89.05</v>
+        <v>94.8</v>
       </c>
       <c r="P34" s="1" t="n">
-        <v>87.47</v>
+        <v>94.7</v>
       </c>
       <c r="Q34" s="1" t="n">
-        <v>89.54</v>
+        <v>95.1</v>
       </c>
       <c r="R34" s="1" t="n">
-        <v>89.5</v>
+        <v>95.4</v>
       </c>
       <c r="S34" s="1" t="n">
-        <v>89.8</v>
+        <v>95</v>
       </c>
       <c r="T34" s="1" t="n">
-        <v>88.2</v>
-[...1 lines deleted...]
-      <c r="U34" s="1"/>
+        <v>94.7</v>
+      </c>
+      <c r="U34" s="1" t="n">
+        <v>94.9</v>
+      </c>
+      <c r="V34" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="0" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B35" s="1" t="n">
-        <v>82.98</v>
+        <v>88.6</v>
       </c>
       <c r="C35" s="1" t="n">
+        <v>89.4</v>
+      </c>
+      <c r="D35" s="1" t="n">
+        <v>90</v>
+      </c>
+      <c r="E35" s="1" t="n">
+        <v>89.8</v>
+      </c>
+      <c r="F35" s="1" t="n">
+        <v>88.6</v>
+      </c>
+      <c r="G35" s="1" t="n">
+        <v>88.1</v>
+      </c>
+      <c r="H35" s="1" t="n">
+        <v>87.2</v>
+      </c>
+      <c r="I35" s="1" t="n">
+        <v>88.1</v>
+      </c>
+      <c r="J35" s="1" t="n">
+        <v>90.3</v>
+      </c>
+      <c r="K35" s="1" t="n">
+        <v>89.5</v>
+      </c>
+      <c r="L35" s="1" t="n">
+        <v>87.8</v>
+      </c>
+      <c r="M35" s="1" t="n">
+        <v>88</v>
+      </c>
+      <c r="N35" s="1" t="n">
+        <v>88.8</v>
+      </c>
+      <c r="O35" s="1" t="n">
+        <v>88.8</v>
+      </c>
+      <c r="P35" s="1" t="n">
+        <v>87.5</v>
+      </c>
+      <c r="Q35" s="1" t="n">
+        <v>89.5</v>
+      </c>
+      <c r="R35" s="1" t="n">
+        <v>89.5</v>
+      </c>
+      <c r="S35" s="1" t="n">
+        <v>89.8</v>
+      </c>
+      <c r="T35" s="1" t="n">
+        <v>88.2</v>
+      </c>
+      <c r="U35" s="1" t="n">
+        <v>87.6</v>
+      </c>
+      <c r="V35" s="1"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="B36" s="1" t="n">
+        <v>83</v>
+      </c>
+      <c r="C36" s="1" t="n">
         <v>82.3</v>
       </c>
-      <c r="D35" s="1" t="n">
-[...41 lines deleted...]
-      <c r="R35" s="1" t="n">
+      <c r="D36" s="1" t="n">
+        <v>82.3</v>
+      </c>
+      <c r="E36" s="1" t="n">
+        <v>83</v>
+      </c>
+      <c r="F36" s="1" t="n">
+        <v>82.6</v>
+      </c>
+      <c r="G36" s="1" t="n">
+        <v>81.6</v>
+      </c>
+      <c r="H36" s="1" t="n">
+        <v>80.3</v>
+      </c>
+      <c r="I36" s="1" t="n">
+        <v>82.4</v>
+      </c>
+      <c r="J36" s="1" t="n">
+        <v>82.3</v>
+      </c>
+      <c r="K36" s="1" t="n">
+        <v>81.7</v>
+      </c>
+      <c r="L36" s="1" t="n">
+        <v>81.5</v>
+      </c>
+      <c r="M36" s="1" t="n">
+        <v>83.2</v>
+      </c>
+      <c r="N36" s="1" t="n">
+        <v>84.9</v>
+      </c>
+      <c r="O36" s="1" t="n">
+        <v>83.9</v>
+      </c>
+      <c r="P36" s="1" t="n">
+        <v>84.3</v>
+      </c>
+      <c r="Q36" s="1" t="n">
+        <v>86.5</v>
+      </c>
+      <c r="R36" s="1" t="n">
         <v>85.7</v>
       </c>
-      <c r="S35" s="1" t="n">
+      <c r="S36" s="1" t="n">
         <v>86.1</v>
       </c>
-      <c r="T35" s="1" t="n">
+      <c r="T36" s="1" t="n">
         <v>86.2</v>
       </c>
-      <c r="U35" s="1"/>
-[...3 lines deleted...]
-      <c r="B36" s="1"/>
+      <c r="U36" s="1" t="n">
+        <v>87</v>
+      </c>
+      <c r="V36" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
-      <c r="A37" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A37" s="0"/>
+      <c r="B37" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
-      <c r="A39" s="0"/>
+      <c r="A39" s="0" t="s">
+        <v>17</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
-      <c r="A40" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A40" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="0" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="0" t="s">
         <v>1</v>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
-[...1 lines deleted...]
-      <c r="B42" s="1" t="n">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="0"/>
+      <c r="B43" s="1" t="n">
         <v>2005</v>
       </c>
-      <c r="C42" s="1" t="n">
+      <c r="C43" s="1" t="n">
         <v>2006</v>
       </c>
-      <c r="D42" s="1" t="n">
+      <c r="D43" s="1" t="n">
         <v>2007</v>
       </c>
-      <c r="E42" s="1" t="n">
+      <c r="E43" s="1" t="n">
         <v>2008</v>
       </c>
-      <c r="F42" s="1" t="n">
+      <c r="F43" s="1" t="n">
         <v>2009</v>
       </c>
-      <c r="G42" s="1" t="n">
+      <c r="G43" s="1" t="n">
         <v>2010</v>
       </c>
-      <c r="H42" s="1" t="n">
+      <c r="H43" s="1" t="n">
         <v>2011</v>
       </c>
-      <c r="I42" s="1" t="n">
+      <c r="I43" s="1" t="n">
         <v>2012</v>
       </c>
-      <c r="J42" s="1" t="n">
+      <c r="J43" s="1" t="n">
         <v>2013</v>
       </c>
-      <c r="K42" s="1" t="n">
+      <c r="K43" s="1" t="n">
         <v>2014</v>
       </c>
-      <c r="L42" s="1" t="n">
+      <c r="L43" s="1" t="n">
         <v>2015</v>
       </c>
-      <c r="M42" s="1" t="n">
+      <c r="M43" s="1" t="n">
         <v>2016</v>
       </c>
-      <c r="N42" s="1" t="n">
+      <c r="N43" s="1" t="n">
         <v>2017</v>
       </c>
-      <c r="O42" s="1" t="n">
+      <c r="O43" s="1" t="n">
         <v>2018</v>
       </c>
-      <c r="P42" s="1" t="n">
+      <c r="P43" s="1" t="n">
         <v>2019</v>
       </c>
-      <c r="Q42" s="1" t="n">
+      <c r="Q43" s="1" t="n">
         <v>2020</v>
       </c>
-      <c r="R42" s="1" t="n">
+      <c r="R43" s="1" t="n">
         <v>2021</v>
       </c>
-      <c r="S42" s="1" t="n">
+      <c r="S43" s="1" t="n">
         <v>2022</v>
       </c>
-      <c r="T42" s="1" t="n">
+      <c r="T43" s="1" t="n">
         <v>2023</v>
       </c>
-      <c r="U42" s="1"/>
-[...62 lines deleted...]
-      <c r="U43" s="1"/>
+      <c r="U43" s="1" t="n">
+        <v>2024</v>
+      </c>
+      <c r="V43" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B44" s="1" t="n">
-        <v>87.88</v>
+        <v>84.5</v>
       </c>
       <c r="C44" s="1" t="n">
-        <v>87.82</v>
+        <v>82.5</v>
       </c>
       <c r="D44" s="1" t="n">
-        <v>88.74</v>
+        <v>82.4</v>
       </c>
       <c r="E44" s="1" t="n">
-        <v>88.12</v>
+        <v>83.4</v>
       </c>
       <c r="F44" s="1" t="n">
-        <v>87.7</v>
+        <v>83.1</v>
       </c>
       <c r="G44" s="1" t="n">
-        <v>85.69</v>
+        <v>82.9</v>
       </c>
       <c r="H44" s="1" t="n">
-        <v>84.54</v>
+        <v>80.9</v>
       </c>
       <c r="I44" s="1" t="n">
-        <v>85.33</v>
+        <v>84</v>
       </c>
       <c r="J44" s="1" t="n">
-        <v>87.28</v>
+        <v>83</v>
       </c>
       <c r="K44" s="1" t="n">
-        <v>86.58</v>
+        <v>80</v>
       </c>
       <c r="L44" s="1" t="n">
-        <v>85.67</v>
+        <v>80.3</v>
       </c>
       <c r="M44" s="1" t="n">
-        <v>85.47</v>
+        <v>81.8</v>
       </c>
       <c r="N44" s="1" t="n">
-        <v>87.25</v>
+        <v>83.2</v>
       </c>
       <c r="O44" s="1" t="n">
-        <v>86.39</v>
+        <v>82.8</v>
       </c>
       <c r="P44" s="1" t="n">
-        <v>87.72</v>
+        <v>81.2</v>
       </c>
       <c r="Q44" s="1" t="n">
-        <v>88.67</v>
+        <v>83.1</v>
       </c>
       <c r="R44" s="1" t="n">
-        <v>88.8</v>
+        <v>84.1</v>
       </c>
       <c r="S44" s="1" t="n">
-        <v>89.3</v>
+        <v>83.5</v>
       </c>
       <c r="T44" s="1" t="n">
-        <v>88.4</v>
-[...1 lines deleted...]
-      <c r="U44" s="1"/>
+        <v>84.2</v>
+      </c>
+      <c r="U44" s="1" t="n">
+        <v>84.8</v>
+      </c>
+      <c r="V44" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B45" s="1" t="n">
-        <v>93.25</v>
+        <v>87</v>
       </c>
       <c r="C45" s="1" t="n">
-        <v>93.48</v>
+        <v>88</v>
       </c>
       <c r="D45" s="1" t="n">
-        <v>94</v>
+        <v>88.7</v>
       </c>
       <c r="E45" s="1" t="n">
-        <v>93.54</v>
+        <v>88.2</v>
       </c>
       <c r="F45" s="1" t="n">
-        <v>92.89</v>
+        <v>87.7</v>
       </c>
       <c r="G45" s="1" t="n">
-        <v>92.55</v>
+        <v>85.7</v>
       </c>
       <c r="H45" s="1" t="n">
-        <v>92.75</v>
+        <v>84.6</v>
       </c>
       <c r="I45" s="1" t="n">
-        <v>93.48</v>
+        <v>85.3</v>
       </c>
       <c r="J45" s="1" t="n">
-        <v>93.36</v>
+        <v>87.3</v>
       </c>
       <c r="K45" s="1" t="n">
-        <v>93.01</v>
+        <v>86.6</v>
       </c>
       <c r="L45" s="1" t="n">
-        <v>92.4</v>
+        <v>85.7</v>
       </c>
       <c r="M45" s="1" t="n">
-        <v>92.58</v>
+        <v>85.7</v>
       </c>
       <c r="N45" s="1" t="n">
-        <v>92.23</v>
+        <v>87.3</v>
       </c>
       <c r="O45" s="1" t="n">
-        <v>92.84</v>
+        <v>86.5</v>
       </c>
       <c r="P45" s="1" t="n">
-        <v>91.71</v>
+        <v>87.7</v>
       </c>
       <c r="Q45" s="1" t="n">
-        <v>94.31</v>
+        <v>88.7</v>
       </c>
       <c r="R45" s="1" t="n">
-        <v>94.1</v>
+        <v>88.8</v>
       </c>
       <c r="S45" s="1" t="n">
-        <v>93.2</v>
+        <v>89.3</v>
       </c>
       <c r="T45" s="1" t="n">
-        <v>92.5</v>
-[...1 lines deleted...]
-      <c r="U45" s="1"/>
+        <v>88.4</v>
+      </c>
+      <c r="U45" s="1" t="n">
+        <v>87.8</v>
+      </c>
+      <c r="V45" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B46" s="1" t="n">
-        <v>95.74</v>
+        <v>93.5</v>
       </c>
       <c r="C46" s="1" t="n">
-        <v>96.28</v>
+        <v>93.9</v>
       </c>
       <c r="D46" s="1" t="n">
-        <v>95.76</v>
+        <v>94</v>
       </c>
       <c r="E46" s="1" t="n">
-        <v>96.58</v>
+        <v>93.5</v>
       </c>
       <c r="F46" s="1" t="n">
-        <v>95.24</v>
+        <v>92.9</v>
       </c>
       <c r="G46" s="1" t="n">
-        <v>96.18</v>
+        <v>92.5</v>
       </c>
       <c r="H46" s="1" t="n">
-        <v>96.29</v>
+        <v>92.8</v>
       </c>
       <c r="I46" s="1" t="n">
-        <v>95.42</v>
+        <v>93.5</v>
       </c>
       <c r="J46" s="1" t="n">
-        <v>96.28</v>
+        <v>93.4</v>
       </c>
       <c r="K46" s="1" t="n">
-        <v>96.73</v>
+        <v>93</v>
       </c>
       <c r="L46" s="1" t="n">
-        <v>96.5</v>
+        <v>92.4</v>
       </c>
       <c r="M46" s="1" t="n">
-        <v>96.36</v>
+        <v>92.8</v>
       </c>
       <c r="N46" s="1" t="n">
-        <v>95.98</v>
+        <v>92.1</v>
       </c>
       <c r="O46" s="1" t="n">
-        <v>96.22</v>
+        <v>92.9</v>
       </c>
       <c r="P46" s="1" t="n">
-        <v>95.87</v>
+        <v>91.7</v>
       </c>
       <c r="Q46" s="1" t="n">
-        <v>96.47</v>
+        <v>94.2</v>
       </c>
       <c r="R46" s="1" t="n">
-        <v>96.1</v>
+        <v>94.1</v>
       </c>
       <c r="S46" s="1" t="n">
-        <v>96.5</v>
+        <v>93.2</v>
       </c>
       <c r="T46" s="1" t="n">
-        <v>95.8</v>
-[...1 lines deleted...]
-      <c r="U46" s="1"/>
+        <v>92.5</v>
+      </c>
+      <c r="U46" s="1" t="n">
+        <v>92.5</v>
+      </c>
+      <c r="V46" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B47" s="1" t="n">
-        <v>97.18</v>
+        <v>95.5</v>
       </c>
       <c r="C47" s="1" t="n">
-        <v>97.84</v>
+        <v>96</v>
       </c>
       <c r="D47" s="1" t="n">
-        <v>97.32</v>
+        <v>95.7</v>
       </c>
       <c r="E47" s="1" t="n">
-        <v>97.12</v>
+        <v>96.6</v>
       </c>
       <c r="F47" s="1" t="n">
-        <v>96.86</v>
+        <v>95.2</v>
       </c>
       <c r="G47" s="1" t="n">
-        <v>97.09</v>
+        <v>96.2</v>
       </c>
       <c r="H47" s="1" t="n">
-        <v>97.27</v>
+        <v>96.3</v>
       </c>
       <c r="I47" s="1" t="n">
-        <v>97.42</v>
+        <v>95.4</v>
       </c>
       <c r="J47" s="1" t="n">
-        <v>96.81</v>
+        <v>96.3</v>
       </c>
       <c r="K47" s="1" t="n">
-        <v>97.38</v>
+        <v>96.7</v>
       </c>
       <c r="L47" s="1" t="n">
-        <v>97.37</v>
+        <v>96.5</v>
       </c>
       <c r="M47" s="1" t="n">
-        <v>97.61</v>
+        <v>96.5</v>
       </c>
       <c r="N47" s="1" t="n">
-        <v>98.25</v>
+        <v>96.1</v>
       </c>
       <c r="O47" s="1" t="n">
-        <v>97.72</v>
+        <v>96.3</v>
       </c>
       <c r="P47" s="1" t="n">
-        <v>97.46</v>
+        <v>95.9</v>
       </c>
       <c r="Q47" s="1" t="n">
-        <v>98.12</v>
+        <v>96.5</v>
       </c>
       <c r="R47" s="1" t="n">
+        <v>96.1</v>
+      </c>
+      <c r="S47" s="1" t="n">
+        <v>96.5</v>
+      </c>
+      <c r="T47" s="1" t="n">
+        <v>95.8</v>
+      </c>
+      <c r="U47" s="1" t="n">
+        <v>96.3</v>
+      </c>
+      <c r="V47" s="1"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
+      <c r="A48" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="B48" s="1" t="n">
+        <v>97.4</v>
+      </c>
+      <c r="C48" s="1" t="n">
+        <v>97.8</v>
+      </c>
+      <c r="D48" s="1" t="n">
+        <v>97.3</v>
+      </c>
+      <c r="E48" s="1" t="n">
+        <v>97.1</v>
+      </c>
+      <c r="F48" s="1" t="n">
+        <v>96.9</v>
+      </c>
+      <c r="G48" s="1" t="n">
+        <v>97.1</v>
+      </c>
+      <c r="H48" s="1" t="n">
+        <v>97.3</v>
+      </c>
+      <c r="I48" s="1" t="n">
+        <v>97.4</v>
+      </c>
+      <c r="J48" s="1" t="n">
+        <v>96.8</v>
+      </c>
+      <c r="K48" s="1" t="n">
+        <v>97.4</v>
+      </c>
+      <c r="L48" s="1" t="n">
+        <v>97.4</v>
+      </c>
+      <c r="M48" s="1" t="n">
+        <v>97.6</v>
+      </c>
+      <c r="N48" s="1" t="n">
+        <v>98.2</v>
+      </c>
+      <c r="O48" s="1" t="n">
+        <v>97.8</v>
+      </c>
+      <c r="P48" s="1" t="n">
+        <v>97.5</v>
+      </c>
+      <c r="Q48" s="1" t="n">
+        <v>98.1</v>
+      </c>
+      <c r="R48" s="1" t="n">
         <v>97</v>
       </c>
-      <c r="S47" s="1" t="n">
+      <c r="S48" s="1" t="n">
         <v>97.7</v>
       </c>
-      <c r="T47" s="1" t="n">
+      <c r="T48" s="1" t="n">
         <v>96.9</v>
       </c>
-      <c r="U47" s="1"/>
-[...3 lines deleted...]
-      <c r="B48" s="1"/>
+      <c r="U48" s="1" t="n">
+        <v>96.9</v>
+      </c>
+      <c r="V48" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
-      <c r="A49" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A49" s="0"/>
+      <c r="B49" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
-      <c r="A51" s="0"/>
+      <c r="A51" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
+      <c r="A52" s="0"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:B3"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1025" min="1" style="0" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B1" s="0" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B3" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>cic bfp</dc:creator>
   <cp:revision></cp:revision>
 </cp:coreProperties>