--- v0 (2025-10-29)
+++ v1 (2026-04-07)
@@ -13,171 +13,166 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="G03_LSI" sheetId="1" state="visible" r:id="rId2"/>
     <sheet name="MetaData" sheetId="2" state="visible" r:id="rId3"/>
   </sheets>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="36">
   <si>
     <t>Maladie ou problème de santé de longue durée - Belgique et comparaison internationale</t>
   </si>
   <si>
     <t>pourcentage des 16 ans et plus</t>
   </si>
   <si>
     <t>Belgique</t>
   </si>
   <si>
     <t>UE27</t>
   </si>
   <si>
-    <t>rupture de série: BE 2019; collecte des données BE 2020 impactée par la pandémie de Covid-19</t>
-[...2 lines deleted...]
-    <t>Statbel (2023), communication directe 07/03/2023), Statbel (2024), Maladie ou problème de santé de longue durée, https://statbel.fgov.be/fr/themes/menages/pauvrete-et-conditions-de-vie/risque-de-pauvrete-ou-dexclusion-sociale#panel-12 et Eurostat (2024), Personnes avec un problème de santé ou une maladie de longue durée [hlth_silc_11], https://ec.europa.eu/eurostat (consultés le 31/10/2024).</t>
+    <t>Note: rupture de série: BE 2019; collecte des données BE 2020 impactée par la pandémie de Covid-19</t>
+  </si>
+  <si>
+    <t>L'intervalle de confiance à 95 % pour la part de la population de 16 ans et plus qui déclare avoir une maladie ou un problème de santé de longue durée en 2024 est de 26% à 29,2% pour Belgique.</t>
+  </si>
+  <si>
+    <t>Source: Statbel (2025), Maladie ou problème de santé de longue durée, https://statbel.fgov.be/fr/themes/menages/pauvrete-et-conditions-de-vie/risque-de-pauvrete-ou-dexclusion-sociale#panel-12 et Eurostat (2025), Personnes avec un problème de santé ou une maladie de longue durée, hlth_silc_11, https://ec.europa.eu/eurostat, dernière mise à jour des données 01/10/2025 11:00  (consultés le 02/10/2025); Statbel (2025), communciation directe 6/10/2025</t>
   </si>
   <si>
     <t>Maladie ou problème de santé de longue durée selon la Région - Belgique</t>
   </si>
   <si>
     <t>Région de Bruxelles-Capitale</t>
   </si>
   <si>
     <t>Région flamande</t>
   </si>
   <si>
     <t>Région wallonne</t>
   </si>
   <si>
-    <t>La marge d'incertitude de cet indicateur est indiquée dans le texte pour la dernière année. </t>
-[...2 lines deleted...]
-    <t>Statbel (2023), communication directe 07/03/2023) et Statbel (2024), Maladie ou problème de santé de longue durée, https://statbel.fgov.be/fr/themes/menages/pauvrete-et-conditions-de-vie/risque-de-pauvrete-ou-dexclusion-sociale#panel-12 (consulté le 31/10/2024).</t>
+    <t>Note: L'intervalle de confiance à 95 % pour la part de la population de 16 ans et plus qui déclare avoir une maladie ou un problème de santé de longue durée en 2024 est de 23,6% à 28,7% pour Bruxelles, de 23,4% à 27,7% pour Flandre et de 28,7% à 34,8% pour la Wallonie.</t>
+  </si>
+  <si>
+    <t>Source: Statbel (2025), Maladie ou problème de santé de longue durée, https://statbel.fgov.be/fr/themes/menages/pauvrete-et-conditions-de-vie/risque-de-pauvrete-ou-dexclusion-sociale#panel-12 (consulté le 02/10/2025) et communciation directe 6/10/2025</t>
   </si>
   <si>
     <t>Maladie ou problème de santé de longue durée selon le sexe - Belgique</t>
   </si>
   <si>
     <t>femmes</t>
   </si>
   <si>
     <t>hommes</t>
   </si>
   <si>
-    <t>rupture de série: 2019; collecte des données 2020 impactée par la pandémie de Covid-19</t>
+    <t>Note: rupture de série: 2019; collecte des données 2020 impactée par la pandémie de Covid-19</t>
+  </si>
+  <si>
+    <t>Source: Statbel (2025), Maladie ou problème de santé de longue durée, https://statbel.fgov.be/fr/themes/menages/pauvrete-et-conditions-de-vie/risque-de-pauvrete-ou-dexclusion-sociale#panel-12 (consulté le 02/10/2025).</t>
   </si>
   <si>
     <t>Maladie ou problème de santé de longue durée selon l'âge - Belgique</t>
   </si>
   <si>
     <t>pourcentage</t>
   </si>
   <si>
     <t>16-24</t>
   </si>
   <si>
     <t>25-49</t>
   </si>
   <si>
     <t>50-64</t>
   </si>
   <si>
     <t>&gt;64</t>
   </si>
   <si>
     <t>Maladie ou problème de santé de longue durée selon le revenu - Belgique</t>
   </si>
   <si>
     <t>quintile 1</t>
   </si>
   <si>
     <t>quintile 2</t>
   </si>
   <si>
     <t>quintile 3</t>
   </si>
   <si>
     <t>quintile 4</t>
   </si>
   <si>
     <t>quintile 5</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>G03_LSI</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Maladie ou problème de santé de longue durée (i17)</t>
+    <t>Maladie ou problème de santé de longue durée (i18)</t>
   </si>
   <si>
     <t>Contents</t>
   </si>
   <si>
     <t>Définition: la part de la population de 16 ans et plus qui déclare avoir une maladie ou un problème de santé de longue durée. Les données proviennent de l’enquête Statistics on Income and Living Conditions (EU-SILC) de l’Union européenne. Dans cette enquête, les participants doivent indiquer s’ils souffrent ou non d’un problème de santé ou d'une maladie de longue durée. Statistics Belgium organise en Belgique cette enquête harmonisée au niveau de l'UE et en met les résultats à disposition, notamment d'Eurostat. Les données utilisées ici pour la Belgique proviennent directement de Statistics Belgium. Les données pour la comparaison internationale proviennent quant à elles d’Eurostat. Comme ces données sont basées sur des enquêtes, il faut tenir compte d’une marge d’incertitude. Les intervalles de confiance correspondant à ces données sont disponibles sur demande auprès de Statistics Belgium.
 À partir de 2019, la méthodologie de l’enquête a été revue en profondeur pour une meilleure précision. En 2020, c’est la pandémie de Covid-19 qui a impacté la collecte des données. De ce fait, il est difficile de comparer les résultats de SILC 2020 avec ceux des années précédentes. (Statbel, 2021). En conséquence, ils ne sont pas utilisés pour calculer et évaluer la tendance à long terme.
+Pour cet indicateur les ventilations suivantes sont disponibles : région, sexe, revenu et âge.
 Objectif: la part de la population souffrant d'une maladie ou d'un problème de santé de longue durée doit diminuer.
 Les objectifs de développement durable ou SDG adoptés par l'ONU en 2015 comprennent le sous-objectif 3.4: "D’ici à 2030, réduire d’un tiers, par la prévention et le traitement, le taux de mortalité prématurée due à des maladies non transmissibles et promouvoir la santé mentale et le bien-être". L'évolution de la part des personnes qui souffrent de maladies de longue durée informe notamment sur les maladies non transmissibles ainsi que sur le bien-être.
-Évolution: entre 2005 et 2023, la part de la population souffrant d'une maladie ou d'un problème de santé de longue durée est restée relativement stable, tenant compte de la nouvelle méthodologie utilisée à partir de 2019. En 2023, l’indicateur atteint 26,8% de la population, son point maximum sur la période analysée.
-[...4 lines deleted...]
-Ventilation selon l'âge: plus les personnes sont âgées, plus elles souffrent d'une maladie ou d'un problème de santé de longue durée. En 2023, avec la nouvelle méthodologie utilisée à partir de 2019, cet indicateur est de 42,3% pour les 65 ans ou plus, mais n'est que de 10,5% chez les 16 à 24 ans.
 Indicateur ONU: l’indicateur choisi est lié à l'indicateur 3.4.1 - Mortalité due à des maladies cardiovasculaires, au cancer, au diabète ou à des maladies respiratoires chroniques. En effet, avant de mourir d'une maladie chronique, les personnes sont affectées durant un certain temps d'une maladie ou d'un problème de santé de longue durée. Le fait de suivre cette évolution aide à comprendre celle de la mortalité.
-Cet indicateur est utilisé pour le calcul de l'indicateur composite de bien-être ici et maintenant, publié dans le rapport Indicateurs de développement durable.
+Cet indicateur est utilisé pour le calcul de l'indicateur composite de bien-être ici et maintenant.
 Sources
-Générales
-[...5 lines deleted...]
-Statbel (2021), SILC FAQ, https://statbel.fgov.be/fr/themes/menages/pauvrete-et-conditions-de-vie/faq, voir en particulier "Y a-t-il des ruptures de séries dans la chronologie de l'enquête SILC ?" (consulté le 19/11/2021).
+Statbel (2021), SILC FAQ, https://statbel.fgov.be/fr/themes/menages/pauvrete-et-conditions-de-vie/faq, voir en particulier "Y a-t-il des ruptures de séries dans la chronologie de l'enquête SILC ?" (consulté le 27/08/2025).
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode=""/>
   </numFmts>
   <fonts count="4">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
@@ -235,51 +230,51 @@
   <cellXfs count="2">
     <xf applyAlignment="false" applyBorder="false" applyFont="false" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="164" xfId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="false" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="165" xfId="0"/>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:U51"/>
+  <dimension ref="A1:V52"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1025" min="1" style="0" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0"/>
       <c r="B3" s="1" t="n">
         <v>2005</v>
       </c>
       <c r="C3" s="1" t="n">
@@ -314,1309 +309,1377 @@
       </c>
       <c r="M3" s="1" t="n">
         <v>2016</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>2017</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>2018</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>2019</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>2020</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>2021</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>2022</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>2023</v>
       </c>
-      <c r="U3" s="1"/>
+      <c r="U3" s="1" t="n">
+        <v>2024</v>
+      </c>
+      <c r="V3" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
-        <v>25.07</v>
+        <v>25.1</v>
       </c>
       <c r="C4" s="1" t="n">
-        <v>24.71</v>
+        <v>24.7</v>
       </c>
       <c r="D4" s="1" t="n">
-        <v>24.83</v>
+        <v>24.8</v>
       </c>
       <c r="E4" s="1" t="n">
-        <v>24.71</v>
+        <v>24.7</v>
       </c>
       <c r="F4" s="1" t="n">
-        <v>25.12</v>
+        <v>25.1</v>
       </c>
       <c r="G4" s="1" t="n">
-        <v>25.62</v>
+        <v>25.6</v>
       </c>
       <c r="H4" s="1" t="n">
-        <v>26.13</v>
+        <v>26.1</v>
       </c>
       <c r="I4" s="1" t="n">
-        <v>24.72</v>
+        <v>24.7</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>25.9</v>
       </c>
       <c r="K4" s="1" t="n">
-        <v>24.96</v>
+        <v>25</v>
       </c>
       <c r="L4" s="1" t="n">
-        <v>24.6</v>
+        <v>24.5</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>25.4</v>
       </c>
       <c r="N4" s="1" t="n">
-        <v>24.9</v>
+        <v>25</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>24.7</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>26.1</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>24.8</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>25</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>27</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>26.8</v>
       </c>
-      <c r="U4" s="1"/>
+      <c r="U4" s="1" t="n">
+        <v>27.7</v>
+      </c>
+      <c r="V4" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="s">
         <f>=NA()</f>
       </c>
       <c r="C5" s="1" t="s">
         <f>=NA()</f>
       </c>
       <c r="D5" s="1" t="s">
         <f>=NA()</f>
       </c>
       <c r="E5" s="1" t="s">
         <f>=NA()</f>
       </c>
       <c r="F5" s="1" t="s">
         <f>=NA()</f>
       </c>
       <c r="G5" s="1" t="n">
+        <v>31.9</v>
+      </c>
+      <c r="H5" s="1" t="n">
         <v>32</v>
       </c>
-      <c r="H5" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="I5" s="1" t="n">
-        <v>32.3</v>
+        <v>32.2</v>
       </c>
       <c r="J5" s="1" t="n">
-        <v>33.4</v>
+        <v>33.3</v>
       </c>
       <c r="K5" s="1" t="n">
-        <v>33.3</v>
+        <v>33.2</v>
       </c>
       <c r="L5" s="1" t="n">
-        <v>35.5</v>
+        <v>35.4</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>35.3</v>
       </c>
       <c r="N5" s="1" t="n">
-        <v>36.5</v>
+        <v>36.4</v>
       </c>
       <c r="O5" s="1" t="n">
-        <v>36.1</v>
+        <v>36</v>
       </c>
       <c r="P5" s="1" t="n">
-        <v>35.8</v>
+        <v>35.7</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>35.2</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>35.2</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>36.1</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>35.1</v>
       </c>
-      <c r="U5" s="1"/>
+      <c r="U5" s="1" t="n">
+        <v>35.3</v>
+      </c>
+      <c r="V5" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="0"/>
       <c r="B6" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
-      <c r="A9" s="0"/>
+      <c r="A9" s="0" t="s">
+        <v>6</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
-      <c r="A10" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A10" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="0" t="s">
         <v>1</v>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-[...1 lines deleted...]
-      <c r="B12" s="1" t="n">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="0"/>
+      <c r="B13" s="1" t="n">
         <v>2019</v>
       </c>
-      <c r="C12" s="1" t="n">
+      <c r="C13" s="1" t="n">
         <v>2020</v>
       </c>
-      <c r="D12" s="1" t="n">
+      <c r="D13" s="1" t="n">
         <v>2021</v>
       </c>
-      <c r="E12" s="1" t="n">
+      <c r="E13" s="1" t="n">
         <v>2022</v>
       </c>
-      <c r="F12" s="1" t="n">
+      <c r="F13" s="1" t="n">
         <v>2023</v>
       </c>
-      <c r="G12" s="1"/>
-[...20 lines deleted...]
-      <c r="G13" s="1"/>
+      <c r="G13" s="1" t="n">
+        <v>2024</v>
+      </c>
+      <c r="H13" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="1" t="n">
-        <v>23.3</v>
+        <v>30.1</v>
       </c>
       <c r="C14" s="1" t="n">
-        <v>21.9</v>
+        <v>27.8</v>
       </c>
       <c r="D14" s="1" t="n">
-        <v>21.9</v>
+        <v>26.5</v>
       </c>
       <c r="E14" s="1" t="n">
-        <v>24.2</v>
+        <v>27.2</v>
       </c>
       <c r="F14" s="1" t="n">
-        <v>24.1</v>
-[...1 lines deleted...]
-      <c r="G14" s="1"/>
+        <v>26</v>
+      </c>
+      <c r="G14" s="1" t="n">
+        <v>26.3</v>
+      </c>
+      <c r="H14" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="0" t="s">
         <v>9</v>
       </c>
       <c r="B15" s="1" t="n">
+        <v>23.3</v>
+      </c>
+      <c r="C15" s="1" t="n">
+        <v>21.9</v>
+      </c>
+      <c r="D15" s="1" t="n">
+        <v>21.9</v>
+      </c>
+      <c r="E15" s="1" t="n">
+        <v>24.2</v>
+      </c>
+      <c r="F15" s="1" t="n">
+        <v>24.1</v>
+      </c>
+      <c r="G15" s="1" t="n">
+        <v>25.5</v>
+      </c>
+      <c r="H15" s="1"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B16" s="1" t="n">
         <v>29.8</v>
       </c>
-      <c r="C15" s="1" t="n">
+      <c r="C16" s="1" t="n">
         <v>29.2</v>
       </c>
-      <c r="D15" s="1" t="n">
+      <c r="D16" s="1" t="n">
         <v>30.2</v>
       </c>
-      <c r="E15" s="1" t="n">
+      <c r="E16" s="1" t="n">
         <v>32.1</v>
       </c>
-      <c r="F15" s="1" t="n">
+      <c r="F16" s="1" t="n">
         <v>32.1</v>
       </c>
-      <c r="G15" s="1"/>
-[...3 lines deleted...]
-      <c r="B16" s="1"/>
+      <c r="G16" s="1" t="n">
+        <v>32.1</v>
+      </c>
+      <c r="H16" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A17" s="0"/>
+      <c r="B17" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="0"/>
+      <c r="A19" s="0" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A20" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="0" t="s">
         <v>1</v>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-[...1 lines deleted...]
-      <c r="B22" s="1" t="n">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="0"/>
+      <c r="B23" s="1" t="n">
         <v>2005</v>
       </c>
-      <c r="C22" s="1" t="n">
+      <c r="C23" s="1" t="n">
         <v>2006</v>
       </c>
-      <c r="D22" s="1" t="n">
+      <c r="D23" s="1" t="n">
         <v>2007</v>
       </c>
-      <c r="E22" s="1" t="n">
+      <c r="E23" s="1" t="n">
         <v>2008</v>
       </c>
-      <c r="F22" s="1" t="n">
+      <c r="F23" s="1" t="n">
         <v>2009</v>
       </c>
-      <c r="G22" s="1" t="n">
+      <c r="G23" s="1" t="n">
         <v>2010</v>
       </c>
-      <c r="H22" s="1" t="n">
+      <c r="H23" s="1" t="n">
         <v>2011</v>
       </c>
-      <c r="I22" s="1" t="n">
+      <c r="I23" s="1" t="n">
         <v>2012</v>
       </c>
-      <c r="J22" s="1" t="n">
+      <c r="J23" s="1" t="n">
         <v>2013</v>
       </c>
-      <c r="K22" s="1" t="n">
+      <c r="K23" s="1" t="n">
         <v>2014</v>
       </c>
-      <c r="L22" s="1" t="n">
+      <c r="L23" s="1" t="n">
         <v>2015</v>
       </c>
-      <c r="M22" s="1" t="n">
+      <c r="M23" s="1" t="n">
         <v>2016</v>
       </c>
-      <c r="N22" s="1" t="n">
+      <c r="N23" s="1" t="n">
         <v>2017</v>
       </c>
-      <c r="O22" s="1" t="n">
+      <c r="O23" s="1" t="n">
         <v>2018</v>
       </c>
-      <c r="P22" s="1" t="n">
+      <c r="P23" s="1" t="n">
         <v>2019</v>
       </c>
-      <c r="Q22" s="1" t="n">
+      <c r="Q23" s="1" t="n">
         <v>2020</v>
       </c>
-      <c r="R22" s="1" t="n">
+      <c r="R23" s="1" t="n">
         <v>2021</v>
       </c>
-      <c r="S22" s="1" t="n">
+      <c r="S23" s="1" t="n">
         <v>2022</v>
       </c>
-      <c r="T22" s="1" t="n">
+      <c r="T23" s="1" t="n">
         <v>2023</v>
       </c>
-      <c r="U22" s="1"/>
-[...62 lines deleted...]
-      <c r="U23" s="1"/>
+      <c r="U23" s="1" t="n">
+        <v>2024</v>
+      </c>
+      <c r="V23" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B24" s="1" t="n">
-        <v>22.73</v>
+        <v>27.3</v>
       </c>
       <c r="C24" s="1" t="n">
-        <v>22.59</v>
+        <v>26.7</v>
       </c>
       <c r="D24" s="1" t="n">
-        <v>22.49</v>
+        <v>27.1</v>
       </c>
       <c r="E24" s="1" t="n">
-        <v>22.37</v>
+        <v>26.9</v>
       </c>
       <c r="F24" s="1" t="n">
-        <v>23.33</v>
+        <v>26.8</v>
       </c>
       <c r="G24" s="1" t="n">
+        <v>28</v>
+      </c>
+      <c r="H24" s="1" t="n">
+        <v>27.4</v>
+      </c>
+      <c r="I24" s="1" t="n">
+        <v>26</v>
+      </c>
+      <c r="J24" s="1" t="n">
+        <v>28.3</v>
+      </c>
+      <c r="K24" s="1" t="n">
+        <v>26.7</v>
+      </c>
+      <c r="L24" s="1" t="n">
+        <v>26.5</v>
+      </c>
+      <c r="M24" s="1" t="n">
+        <v>27.1</v>
+      </c>
+      <c r="N24" s="1" t="n">
+        <v>26.8</v>
+      </c>
+      <c r="O24" s="1" t="n">
+        <v>26.5</v>
+      </c>
+      <c r="P24" s="1" t="n">
+        <v>27</v>
+      </c>
+      <c r="Q24" s="1" t="n">
+        <v>26.3</v>
+      </c>
+      <c r="R24" s="1" t="n">
+        <v>26.5</v>
+      </c>
+      <c r="S24" s="1" t="n">
+        <v>29</v>
+      </c>
+      <c r="T24" s="1" t="n">
+        <v>28.4</v>
+      </c>
+      <c r="U24" s="1" t="n">
+        <v>29.2</v>
+      </c>
+      <c r="V24" s="1"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B25" s="1" t="n">
+        <v>22.7</v>
+      </c>
+      <c r="C25" s="1" t="n">
+        <v>22.6</v>
+      </c>
+      <c r="D25" s="1" t="n">
+        <v>22.5</v>
+      </c>
+      <c r="E25" s="1" t="n">
+        <v>22.4</v>
+      </c>
+      <c r="F25" s="1" t="n">
+        <v>23.3</v>
+      </c>
+      <c r="G25" s="1" t="n">
         <v>23.1</v>
       </c>
-      <c r="H24" s="1" t="n">
-[...29 lines deleted...]
-      <c r="R24" s="1" t="n">
+      <c r="H25" s="1" t="n">
+        <v>24.8</v>
+      </c>
+      <c r="I25" s="1" t="n">
+        <v>23.4</v>
+      </c>
+      <c r="J25" s="1" t="n">
+        <v>23.4</v>
+      </c>
+      <c r="K25" s="1" t="n">
+        <v>23.1</v>
+      </c>
+      <c r="L25" s="1" t="n">
+        <v>22.5</v>
+      </c>
+      <c r="M25" s="1" t="n">
+        <v>23.7</v>
+      </c>
+      <c r="N25" s="1" t="n">
+        <v>23.1</v>
+      </c>
+      <c r="O25" s="1" t="n">
+        <v>22.9</v>
+      </c>
+      <c r="P25" s="1" t="n">
+        <v>25.1</v>
+      </c>
+      <c r="Q25" s="1" t="n">
+        <v>23.3</v>
+      </c>
+      <c r="R25" s="1" t="n">
         <v>23.5</v>
       </c>
-      <c r="S24" s="1" t="n">
+      <c r="S25" s="1" t="n">
         <v>25</v>
       </c>
-      <c r="T24" s="1" t="n">
+      <c r="T25" s="1" t="n">
         <v>25.1</v>
       </c>
-      <c r="U24" s="1"/>
-[...3 lines deleted...]
-      <c r="B25" s="1"/>
+      <c r="U25" s="1" t="n">
+        <v>26.1</v>
+      </c>
+      <c r="V25" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A26" s="0"/>
+      <c r="B26" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-      <c r="A28" s="0"/>
+      <c r="A28" s="0" t="s">
+        <v>17</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
-      <c r="A29" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A29" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="0" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
-      <c r="A31" s="0"/>
-      <c r="B31" s="1" t="n">
+      <c r="A31" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="0"/>
+      <c r="B32" s="1" t="n">
         <v>2005</v>
       </c>
-      <c r="C31" s="1" t="n">
+      <c r="C32" s="1" t="n">
         <v>2006</v>
       </c>
-      <c r="D31" s="1" t="n">
+      <c r="D32" s="1" t="n">
         <v>2007</v>
       </c>
-      <c r="E31" s="1" t="n">
+      <c r="E32" s="1" t="n">
         <v>2008</v>
       </c>
-      <c r="F31" s="1" t="n">
+      <c r="F32" s="1" t="n">
         <v>2009</v>
       </c>
-      <c r="G31" s="1" t="n">
+      <c r="G32" s="1" t="n">
         <v>2010</v>
       </c>
-      <c r="H31" s="1" t="n">
+      <c r="H32" s="1" t="n">
         <v>2011</v>
       </c>
-      <c r="I31" s="1" t="n">
+      <c r="I32" s="1" t="n">
         <v>2012</v>
       </c>
-      <c r="J31" s="1" t="n">
+      <c r="J32" s="1" t="n">
         <v>2013</v>
       </c>
-      <c r="K31" s="1" t="n">
+      <c r="K32" s="1" t="n">
         <v>2014</v>
       </c>
-      <c r="L31" s="1" t="n">
+      <c r="L32" s="1" t="n">
         <v>2015</v>
       </c>
-      <c r="M31" s="1" t="n">
+      <c r="M32" s="1" t="n">
         <v>2016</v>
       </c>
-      <c r="N31" s="1" t="n">
+      <c r="N32" s="1" t="n">
         <v>2017</v>
       </c>
-      <c r="O31" s="1" t="n">
+      <c r="O32" s="1" t="n">
         <v>2018</v>
       </c>
-      <c r="P31" s="1" t="n">
+      <c r="P32" s="1" t="n">
         <v>2019</v>
       </c>
-      <c r="Q31" s="1" t="n">
+      <c r="Q32" s="1" t="n">
         <v>2020</v>
       </c>
-      <c r="R31" s="1" t="n">
+      <c r="R32" s="1" t="n">
         <v>2021</v>
       </c>
-      <c r="S31" s="1" t="n">
+      <c r="S32" s="1" t="n">
         <v>2022</v>
       </c>
-      <c r="T31" s="1" t="n">
+      <c r="T32" s="1" t="n">
         <v>2023</v>
       </c>
-      <c r="U31" s="1"/>
-[...62 lines deleted...]
-      <c r="U32" s="1"/>
+      <c r="U32" s="1" t="n">
+        <v>2024</v>
+      </c>
+      <c r="V32" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="0" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B33" s="1" t="n">
-        <v>17.41</v>
+        <v>9.5</v>
       </c>
       <c r="C33" s="1" t="n">
-        <v>17.79</v>
+        <v>9.8</v>
       </c>
       <c r="D33" s="1" t="n">
-        <v>18.23</v>
+        <v>10</v>
       </c>
       <c r="E33" s="1" t="n">
-        <v>17.47</v>
+        <v>10</v>
       </c>
       <c r="F33" s="1" t="n">
-        <v>17.87</v>
+        <v>9.6</v>
       </c>
       <c r="G33" s="1" t="n">
-        <v>17.85</v>
+        <v>9.6</v>
       </c>
       <c r="H33" s="1" t="n">
-        <v>18.06</v>
+        <v>8.6</v>
       </c>
       <c r="I33" s="1" t="n">
-        <v>17.71</v>
+        <v>10.2</v>
       </c>
       <c r="J33" s="1" t="n">
-        <v>18.73</v>
+        <v>10.6</v>
       </c>
       <c r="K33" s="1" t="n">
-        <v>17.75</v>
+        <v>10.9</v>
       </c>
       <c r="L33" s="1" t="n">
-        <v>17.47</v>
+        <v>9.1</v>
       </c>
       <c r="M33" s="1" t="n">
-        <v>17.35</v>
+        <v>9</v>
       </c>
       <c r="N33" s="1" t="n">
-        <v>17.69</v>
+        <v>10.7</v>
       </c>
       <c r="O33" s="1" t="n">
-        <v>16.7</v>
+        <v>11</v>
       </c>
       <c r="P33" s="1" t="n">
-        <v>18.21</v>
+        <v>10.2</v>
       </c>
       <c r="Q33" s="1" t="n">
-        <v>16.77</v>
+        <v>9.3</v>
       </c>
       <c r="R33" s="1" t="n">
-        <v>17.4</v>
+        <v>8.7</v>
       </c>
       <c r="S33" s="1" t="n">
-        <v>18.5</v>
+        <v>9.5</v>
       </c>
       <c r="T33" s="1" t="n">
-        <v>18.5</v>
-[...1 lines deleted...]
-      <c r="U33" s="1"/>
+        <v>10.5</v>
+      </c>
+      <c r="U33" s="1" t="n">
+        <v>9.9</v>
+      </c>
+      <c r="V33" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="0" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B34" s="1" t="n">
-        <v>31.42</v>
+        <v>17.4</v>
       </c>
       <c r="C34" s="1" t="n">
-        <v>30.11</v>
+        <v>17.8</v>
       </c>
       <c r="D34" s="1" t="n">
-        <v>30.51</v>
+        <v>18.2</v>
       </c>
       <c r="E34" s="1" t="n">
-        <v>30.8</v>
+        <v>17.5</v>
       </c>
       <c r="F34" s="1" t="n">
-        <v>31.47</v>
+        <v>17.9</v>
       </c>
       <c r="G34" s="1" t="n">
-        <v>32.24</v>
+        <v>17.9</v>
       </c>
       <c r="H34" s="1" t="n">
-        <v>33.26</v>
+        <v>18.1</v>
       </c>
       <c r="I34" s="1" t="n">
-        <v>30.89</v>
+        <v>17.7</v>
       </c>
       <c r="J34" s="1" t="n">
-        <v>31.72</v>
+        <v>18.7</v>
       </c>
       <c r="K34" s="1" t="n">
-        <v>31.6</v>
+        <v>17.7</v>
       </c>
       <c r="L34" s="1" t="n">
-        <v>31.73</v>
+        <v>17.5</v>
       </c>
       <c r="M34" s="1" t="n">
-        <v>32.22</v>
+        <v>17.5</v>
       </c>
       <c r="N34" s="1" t="n">
-        <v>30.93</v>
+        <v>17.9</v>
       </c>
       <c r="O34" s="1" t="n">
-        <v>30.59</v>
+        <v>16.9</v>
       </c>
       <c r="P34" s="1" t="n">
-        <v>33.56</v>
+        <v>18.2</v>
       </c>
       <c r="Q34" s="1" t="n">
-        <v>31.95</v>
+        <v>16.8</v>
       </c>
       <c r="R34" s="1" t="n">
-        <v>31.1</v>
+        <v>17.4</v>
       </c>
       <c r="S34" s="1" t="n">
-        <v>34.1</v>
+        <v>18.5</v>
       </c>
       <c r="T34" s="1" t="n">
-        <v>33.5</v>
-[...1 lines deleted...]
-      <c r="U34" s="1"/>
+        <v>18.5</v>
+      </c>
+      <c r="U34" s="1" t="n">
+        <v>20.2</v>
+      </c>
+      <c r="V34" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="0" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B35" s="1" t="n">
-        <v>46.11</v>
+        <v>31.4</v>
       </c>
       <c r="C35" s="1" t="n">
-        <v>43.78</v>
+        <v>30.1</v>
       </c>
       <c r="D35" s="1" t="n">
-        <v>42.77</v>
+        <v>30.5</v>
       </c>
       <c r="E35" s="1" t="n">
-        <v>43.12</v>
+        <v>30.8</v>
       </c>
       <c r="F35" s="1" t="n">
-        <v>43.24</v>
+        <v>31.5</v>
       </c>
       <c r="G35" s="1" t="n">
-        <v>44.84</v>
+        <v>32.2</v>
       </c>
       <c r="H35" s="1" t="n">
-        <v>45.53</v>
+        <v>33.3</v>
       </c>
       <c r="I35" s="1" t="n">
-        <v>41.27</v>
+        <v>30.9</v>
       </c>
       <c r="J35" s="1" t="n">
-        <v>43.31</v>
+        <v>31.7</v>
       </c>
       <c r="K35" s="1" t="n">
-        <v>40.62</v>
+        <v>31.6</v>
       </c>
       <c r="L35" s="1" t="n">
-        <v>39.64</v>
+        <v>31.7</v>
       </c>
       <c r="M35" s="1" t="n">
-        <v>42.37</v>
+        <v>32.5</v>
       </c>
       <c r="N35" s="1" t="n">
-        <v>39.17</v>
+        <v>31.3</v>
       </c>
       <c r="O35" s="1" t="n">
-        <v>39.74</v>
+        <v>31</v>
       </c>
       <c r="P35" s="1" t="n">
-        <v>39.84</v>
+        <v>33.6</v>
       </c>
       <c r="Q35" s="1" t="n">
-        <v>39.38</v>
+        <v>32</v>
       </c>
       <c r="R35" s="1" t="n">
+        <v>31.1</v>
+      </c>
+      <c r="S35" s="1" t="n">
+        <v>34.1</v>
+      </c>
+      <c r="T35" s="1" t="n">
+        <v>33.5</v>
+      </c>
+      <c r="U35" s="1" t="n">
+        <v>36.1</v>
+      </c>
+      <c r="V35" s="1"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="B36" s="1" t="n">
+        <v>46.1</v>
+      </c>
+      <c r="C36" s="1" t="n">
+        <v>43.8</v>
+      </c>
+      <c r="D36" s="1" t="n">
+        <v>42.8</v>
+      </c>
+      <c r="E36" s="1" t="n">
+        <v>43.1</v>
+      </c>
+      <c r="F36" s="1" t="n">
+        <v>43.2</v>
+      </c>
+      <c r="G36" s="1" t="n">
+        <v>44.8</v>
+      </c>
+      <c r="H36" s="1" t="n">
+        <v>45.5</v>
+      </c>
+      <c r="I36" s="1" t="n">
+        <v>41.3</v>
+      </c>
+      <c r="J36" s="1" t="n">
+        <v>43.3</v>
+      </c>
+      <c r="K36" s="1" t="n">
+        <v>40.6</v>
+      </c>
+      <c r="L36" s="1" t="n">
+        <v>39.6</v>
+      </c>
+      <c r="M36" s="1" t="n">
+        <v>42.2</v>
+      </c>
+      <c r="N36" s="1" t="n">
+        <v>39</v>
+      </c>
+      <c r="O36" s="1" t="n">
+        <v>39.3</v>
+      </c>
+      <c r="P36" s="1" t="n">
+        <v>39.8</v>
+      </c>
+      <c r="Q36" s="1" t="n">
+        <v>39.4</v>
+      </c>
+      <c r="R36" s="1" t="n">
         <v>40</v>
       </c>
-      <c r="S35" s="1" t="n">
+      <c r="S36" s="1" t="n">
         <v>42.8</v>
       </c>
-      <c r="T35" s="1" t="n">
+      <c r="T36" s="1" t="n">
         <v>42.3</v>
       </c>
-      <c r="U35" s="1"/>
-[...3 lines deleted...]
-      <c r="B36" s="1"/>
+      <c r="U36" s="1" t="n">
+        <v>40.4</v>
+      </c>
+      <c r="V36" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
-      <c r="A37" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A37" s="0"/>
+      <c r="B37" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
-      <c r="A39" s="0"/>
+      <c r="A39" s="0" t="s">
+        <v>17</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
-      <c r="A40" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A40" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="0" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="0" t="s">
         <v>1</v>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
-[...1 lines deleted...]
-      <c r="B42" s="1" t="n">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="0"/>
+      <c r="B43" s="1" t="n">
         <v>2005</v>
       </c>
-      <c r="C42" s="1" t="n">
+      <c r="C43" s="1" t="n">
         <v>2006</v>
       </c>
-      <c r="D42" s="1" t="n">
+      <c r="D43" s="1" t="n">
         <v>2007</v>
       </c>
-      <c r="E42" s="1" t="n">
+      <c r="E43" s="1" t="n">
         <v>2008</v>
       </c>
-      <c r="F42" s="1" t="n">
+      <c r="F43" s="1" t="n">
         <v>2009</v>
       </c>
-      <c r="G42" s="1" t="n">
+      <c r="G43" s="1" t="n">
         <v>2010</v>
       </c>
-      <c r="H42" s="1" t="n">
+      <c r="H43" s="1" t="n">
         <v>2011</v>
       </c>
-      <c r="I42" s="1" t="n">
+      <c r="I43" s="1" t="n">
         <v>2012</v>
       </c>
-      <c r="J42" s="1" t="n">
+      <c r="J43" s="1" t="n">
         <v>2013</v>
       </c>
-      <c r="K42" s="1" t="n">
+      <c r="K43" s="1" t="n">
         <v>2014</v>
       </c>
-      <c r="L42" s="1" t="n">
+      <c r="L43" s="1" t="n">
         <v>2015</v>
       </c>
-      <c r="M42" s="1" t="n">
+      <c r="M43" s="1" t="n">
         <v>2016</v>
       </c>
-      <c r="N42" s="1" t="n">
+      <c r="N43" s="1" t="n">
         <v>2017</v>
       </c>
-      <c r="O42" s="1" t="n">
+      <c r="O43" s="1" t="n">
         <v>2018</v>
       </c>
-      <c r="P42" s="1" t="n">
+      <c r="P43" s="1" t="n">
         <v>2019</v>
       </c>
-      <c r="Q42" s="1" t="n">
+      <c r="Q43" s="1" t="n">
         <v>2020</v>
       </c>
-      <c r="R42" s="1" t="n">
+      <c r="R43" s="1" t="n">
         <v>2021</v>
       </c>
-      <c r="S42" s="1" t="n">
+      <c r="S43" s="1" t="n">
         <v>2022</v>
       </c>
-      <c r="T42" s="1" t="n">
+      <c r="T43" s="1" t="n">
         <v>2023</v>
       </c>
-      <c r="U42" s="1"/>
-[...62 lines deleted...]
-      <c r="U43" s="1"/>
+      <c r="U43" s="1" t="n">
+        <v>2024</v>
+      </c>
+      <c r="V43" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B44" s="1" t="n">
-        <v>31.72</v>
+        <v>35</v>
       </c>
       <c r="C44" s="1" t="n">
-        <v>30.63</v>
+        <v>37</v>
       </c>
       <c r="D44" s="1" t="n">
-        <v>30.72</v>
+        <v>35.9</v>
       </c>
       <c r="E44" s="1" t="n">
-        <v>31.07</v>
+        <v>35.9</v>
       </c>
       <c r="F44" s="1" t="n">
-        <v>32.29</v>
+        <v>36.1</v>
       </c>
       <c r="G44" s="1" t="n">
-        <v>35.54</v>
+        <v>35.1</v>
       </c>
       <c r="H44" s="1" t="n">
-        <v>34.52</v>
+        <v>37.5</v>
       </c>
       <c r="I44" s="1" t="n">
-        <v>32.48</v>
+        <v>33.8</v>
       </c>
       <c r="J44" s="1" t="n">
-        <v>32.84</v>
+        <v>37.1</v>
       </c>
       <c r="K44" s="1" t="n">
-        <v>31.78</v>
+        <v>35.8</v>
       </c>
       <c r="L44" s="1" t="n">
-        <v>32.31</v>
+        <v>35.4</v>
       </c>
       <c r="M44" s="1" t="n">
-        <v>34.54</v>
+        <v>36.3</v>
       </c>
       <c r="N44" s="1" t="n">
-        <v>32.72</v>
+        <v>34.7</v>
       </c>
       <c r="O44" s="1" t="n">
-        <v>32.62</v>
+        <v>35.8</v>
       </c>
       <c r="P44" s="1" t="n">
-        <v>31.47</v>
+        <v>38.6</v>
       </c>
       <c r="Q44" s="1" t="n">
-        <v>32.45</v>
+        <v>38.6</v>
       </c>
       <c r="R44" s="1" t="n">
-        <v>31.1</v>
+        <v>37.5</v>
       </c>
       <c r="S44" s="1" t="n">
-        <v>33.7</v>
+        <v>41.5</v>
       </c>
       <c r="T44" s="1" t="n">
-        <v>34.5</v>
-[...1 lines deleted...]
-      <c r="U44" s="1"/>
+        <v>39.1</v>
+      </c>
+      <c r="U44" s="1" t="n">
+        <v>37.6</v>
+      </c>
+      <c r="V44" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B45" s="1" t="n">
-        <v>24.28</v>
+        <v>32.2</v>
       </c>
       <c r="C45" s="1" t="n">
-        <v>23.4</v>
+        <v>30.4</v>
       </c>
       <c r="D45" s="1" t="n">
-        <v>22.28</v>
+        <v>30.8</v>
       </c>
       <c r="E45" s="1" t="n">
-        <v>24.86</v>
+        <v>31.1</v>
       </c>
       <c r="F45" s="1" t="n">
-        <v>23.46</v>
+        <v>32.3</v>
       </c>
       <c r="G45" s="1" t="n">
-        <v>24.32</v>
+        <v>35.5</v>
       </c>
       <c r="H45" s="1" t="n">
-        <v>26</v>
+        <v>34.5</v>
       </c>
       <c r="I45" s="1" t="n">
-        <v>22.74</v>
+        <v>32.7</v>
       </c>
       <c r="J45" s="1" t="n">
-        <v>24.03</v>
+        <v>32.9</v>
       </c>
       <c r="K45" s="1" t="n">
-        <v>24.07</v>
+        <v>31.7</v>
       </c>
       <c r="L45" s="1" t="n">
-        <v>23.68</v>
+        <v>32.3</v>
       </c>
       <c r="M45" s="1" t="n">
-        <v>24.25</v>
+        <v>34.4</v>
       </c>
       <c r="N45" s="1" t="n">
-        <v>24.8</v>
+        <v>32.7</v>
       </c>
       <c r="O45" s="1" t="n">
-        <v>22.36</v>
+        <v>32.6</v>
       </c>
       <c r="P45" s="1" t="n">
-        <v>25.59</v>
+        <v>31.5</v>
       </c>
       <c r="Q45" s="1" t="n">
-        <v>21.98</v>
+        <v>32.5</v>
       </c>
       <c r="R45" s="1" t="n">
-        <v>24.1</v>
+        <v>31.1</v>
       </c>
       <c r="S45" s="1" t="n">
-        <v>23.9</v>
+        <v>33.7</v>
       </c>
       <c r="T45" s="1" t="n">
-        <v>26.2</v>
-[...1 lines deleted...]
-      <c r="U45" s="1"/>
+        <v>34.5</v>
+      </c>
+      <c r="U45" s="1" t="n">
+        <v>34.8</v>
+      </c>
+      <c r="V45" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="B46" s="1" t="n">
+        <v>24.5</v>
+      </c>
+      <c r="C46" s="1" t="n">
+        <v>23.2</v>
+      </c>
+      <c r="D46" s="1" t="n">
+        <v>22.2</v>
+      </c>
+      <c r="E46" s="1" t="n">
+        <v>24.9</v>
+      </c>
+      <c r="F46" s="1" t="n">
+        <v>23.5</v>
+      </c>
+      <c r="G46" s="1" t="n">
+        <v>24.4</v>
+      </c>
+      <c r="H46" s="1" t="n">
         <v>26</v>
       </c>
-      <c r="B46" s="1" t="n">
-[...19 lines deleted...]
-      </c>
       <c r="I46" s="1" t="n">
-        <v>19.38</v>
+        <v>22.7</v>
       </c>
       <c r="J46" s="1" t="n">
-        <v>18.13</v>
+        <v>24</v>
       </c>
       <c r="K46" s="1" t="n">
-        <v>18.35</v>
+        <v>24.1</v>
       </c>
       <c r="L46" s="1" t="n">
-        <v>16.87</v>
+        <v>23.7</v>
       </c>
       <c r="M46" s="1" t="n">
-        <v>17.58</v>
+        <v>24.1</v>
       </c>
       <c r="N46" s="1" t="n">
-        <v>18.64</v>
+        <v>24.9</v>
       </c>
       <c r="O46" s="1" t="n">
-        <v>17.83</v>
+        <v>22.2</v>
       </c>
       <c r="P46" s="1" t="n">
-        <v>19.56</v>
+        <v>25.6</v>
       </c>
       <c r="Q46" s="1" t="n">
-        <v>17.54</v>
+        <v>21.9</v>
       </c>
       <c r="R46" s="1" t="n">
-        <v>18.3</v>
+        <v>24.1</v>
       </c>
       <c r="S46" s="1" t="n">
-        <v>20</v>
+        <v>23.9</v>
       </c>
       <c r="T46" s="1" t="n">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="U46" s="1"/>
+        <v>26.2</v>
+      </c>
+      <c r="U46" s="1" t="n">
+        <v>27.1</v>
+      </c>
+      <c r="V46" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B47" s="1" t="n">
-        <v>16.16</v>
+        <v>18.5</v>
       </c>
       <c r="C47" s="1" t="n">
-        <v>15.21</v>
+        <v>17.3</v>
       </c>
       <c r="D47" s="1" t="n">
-        <v>16.12</v>
+        <v>19.4</v>
       </c>
       <c r="E47" s="1" t="n">
-        <v>15.15</v>
+        <v>16.9</v>
       </c>
       <c r="F47" s="1" t="n">
-        <v>15.64</v>
+        <v>18.9</v>
       </c>
       <c r="G47" s="1" t="n">
-        <v>16.04</v>
+        <v>17.7</v>
       </c>
       <c r="H47" s="1" t="n">
-        <v>14.91</v>
+        <v>18.4</v>
       </c>
       <c r="I47" s="1" t="n">
-        <v>15.28</v>
+        <v>19.3</v>
       </c>
       <c r="J47" s="1" t="n">
+        <v>18.1</v>
+      </c>
+      <c r="K47" s="1" t="n">
+        <v>18.3</v>
+      </c>
+      <c r="L47" s="1" t="n">
+        <v>16.9</v>
+      </c>
+      <c r="M47" s="1" t="n">
+        <v>17.3</v>
+      </c>
+      <c r="N47" s="1" t="n">
+        <v>18.4</v>
+      </c>
+      <c r="O47" s="1" t="n">
+        <v>17.8</v>
+      </c>
+      <c r="P47" s="1" t="n">
+        <v>19.5</v>
+      </c>
+      <c r="Q47" s="1" t="n">
+        <v>17.6</v>
+      </c>
+      <c r="R47" s="1" t="n">
+        <v>18.3</v>
+      </c>
+      <c r="S47" s="1" t="n">
+        <v>20</v>
+      </c>
+      <c r="T47" s="1" t="n">
+        <v>17</v>
+      </c>
+      <c r="U47" s="1" t="n">
+        <v>21.8</v>
+      </c>
+      <c r="V47" s="1"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
+      <c r="A48" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="B48" s="1" t="n">
+        <v>16.1</v>
+      </c>
+      <c r="C48" s="1" t="n">
+        <v>15.4</v>
+      </c>
+      <c r="D48" s="1" t="n">
+        <v>16.1</v>
+      </c>
+      <c r="E48" s="1" t="n">
+        <v>15.2</v>
+      </c>
+      <c r="F48" s="1" t="n">
+        <v>15.6</v>
+      </c>
+      <c r="G48" s="1" t="n">
+        <v>16.1</v>
+      </c>
+      <c r="H48" s="1" t="n">
+        <v>14.9</v>
+      </c>
+      <c r="I48" s="1" t="n">
+        <v>15.4</v>
+      </c>
+      <c r="J48" s="1" t="n">
         <v>17.7</v>
       </c>
-      <c r="K47" s="1" t="n">
-[...20 lines deleted...]
-      <c r="R47" s="1" t="n">
+      <c r="K48" s="1" t="n">
+        <v>15.4</v>
+      </c>
+      <c r="L48" s="1" t="n">
+        <v>14.8</v>
+      </c>
+      <c r="M48" s="1" t="n">
+        <v>14.7</v>
+      </c>
+      <c r="N48" s="1" t="n">
+        <v>14.2</v>
+      </c>
+      <c r="O48" s="1" t="n">
+        <v>15.4</v>
+      </c>
+      <c r="P48" s="1" t="n">
+        <v>15.8</v>
+      </c>
+      <c r="Q48" s="1" t="n">
+        <v>13.9</v>
+      </c>
+      <c r="R48" s="1" t="n">
         <v>14.3</v>
       </c>
-      <c r="S47" s="1" t="n">
+      <c r="S48" s="1" t="n">
         <v>15.9</v>
       </c>
-      <c r="T47" s="1" t="n">
+      <c r="T48" s="1" t="n">
         <v>17.3</v>
       </c>
-      <c r="U47" s="1"/>
-[...3 lines deleted...]
-      <c r="B48" s="1"/>
+      <c r="U48" s="1" t="n">
+        <v>17.6</v>
+      </c>
+      <c r="V48" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
-      <c r="A49" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A49" s="0"/>
+      <c r="B49" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
-      <c r="A51" s="0"/>
+      <c r="A51" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
+      <c r="A52" s="0"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:B3"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1025" min="1" style="0" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B1" s="0" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B3" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>cic bfp</dc:creator>
   <cp:revision></cp:revision>
 </cp:coreProperties>