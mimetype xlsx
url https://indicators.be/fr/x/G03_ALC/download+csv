--- v0 (2025-12-14)
+++ v1 (2026-04-01)
@@ -13,155 +13,148 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="G03_ALC" sheetId="1" state="visible" r:id="rId2"/>
     <sheet name="MetaData" sheetId="2" state="visible" r:id="rId3"/>
   </sheets>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="29">
   <si>
     <t>Consommation quotidienne d'alcool - Belgique - évaluation de la tendance</t>
   </si>
   <si>
     <t>pourcentage des 15 ans et plus</t>
   </si>
   <si>
     <t>observations</t>
   </si>
   <si>
-    <t>tendance et extrapolation (novembre 2024)</t>
+    <t>tendance et extrapolation (novembre 2025)</t>
   </si>
   <si>
     <t>objectif 2030</t>
   </si>
   <si>
-    <t>Sciensano (2019), Belgian Health Interview Survey - Interactive Analysis, https://www.sciensano.be/en/projects/health-interview-survey/hisia (consulté le 31/10/2024).</t>
+    <t>Source: Sciensano (2025), Belgian Health Interview Survey - Interactive Analysis, https://healthinformation.sciensano.be/shiny/hisia/ (consulté le 21/8/2025).</t>
   </si>
   <si>
     <t>Consommation quotidienne d'alcool - Belgique</t>
   </si>
   <si>
     <t>Belgique</t>
   </si>
   <si>
-    <t>Sciensano (2019), Belgian Health Interview Survey - Interactive Analysis, https://www.sciensano.be/en/projects/health-interview-survey/hisia et Eurostat (2024), Frequency of alcohol consumption [hlth_ehis_al1i], https://ec.europa.eu/eurostat (consultés le 31/10/2024).</t>
+    <t>Note: L'intervalle de confiance à 95 % pour la part de personnes déclarant consommer quotidiennement de l'alcool en 2023 est de 6,8% à 8,7% pour Belgique.</t>
   </si>
   <si>
     <t>Consommation quotidienne d'alcool selon la Région - Belgique</t>
   </si>
   <si>
     <t>Région de Bruxelles-Capitale</t>
   </si>
   <si>
     <t>Région flamande</t>
   </si>
   <si>
     <t>Région wallonne</t>
   </si>
   <si>
+    <t>Note: L'intervalle de confiance à 95 % pour la part de personnes déclarant consommer quotidiennement de l'alcool en 2023 est de 4,8% à 9,1% pour Bruxelles, de 6% à 8,1% pour Flandre et de 7,1% à 11,5% pour la Wallonie.</t>
+  </si>
+  <si>
     <t>Consommation quotidienne d'alcool selon le sexe - Belgique</t>
   </si>
   <si>
     <t>femmes</t>
   </si>
   <si>
     <t>hommes</t>
   </si>
   <si>
     <t>Consommation quotidienne d'alcool selon l'âge - Belgique</t>
   </si>
   <si>
     <t>pourcentage</t>
   </si>
   <si>
     <t>15-24</t>
   </si>
   <si>
     <t>25-49</t>
   </si>
   <si>
     <t>50-64</t>
   </si>
   <si>
     <t>&gt;64</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>G03_ALC</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Consommation d'alcool (i21)</t>
+    <t>Consommation d'alcool (i22)</t>
   </si>
   <si>
     <t>Contents</t>
   </si>
   <si>
     <t>Définition: la part de la population âgée de 15 ans et plus déclarant consommer quotidiennement de l’alcool. Les données proviennent des Enquêtes de santé nationale réalisées par l'Institut scientifique de santé publique/Sciensano. Pour la comparaison internationale ce sont les données provenant d’Eurostat qui sont utilisées. Comme ces indicateurs sont issus d’enquêtes, il faut tenir compte d’une marge d’incertitude. Cette marge augmente à mesure que l'indicateur est calculé pour des sous-populations plus petites. Le site internet de Sciensano présente les données avec des intervalles de confiance (IC) tandis que les IC pour les données européennes sont disponibles sur demande auprès d'Eurostat.
+Pour cet indicateur les ventilations suivantes sont disponibles : région, sexe et âge.
 Objectif: la part de la population âgée de 15 ans et plus déclarant consommer quotidiennement de l’alcool doit baisser d’au moins 20%, soit passer de 12,9% en 2010 à maximum 10,3% en 2030.
 Les objectifs de développement durable ou SDG adoptés par l'ONU en 2015 comprennent le sous-objectif 3.5: "Renforcer la prévention et le traitement de l’abus de substances psycho-actives, notamment de stupéfiants et d’alcool".
 La Stratégie interfédérale en matière d’usage nocif d’alcool 2023-2028 adoptée en Belgique en 2023 vise à faire diminuer la consommation nocive d’alcool notamment auprès des jeunes. A fin de la concrétiser, cette stratégie est assortie d’un plan d’action 2023-2025 (Cellule Générale des Politiques de Drogues, 2023).
 La Stratégie mondiale visant à réduire l’usage nocif de l’alcool, adoptée par l’Organisation mondiale de la Santé (OMS) en mai 2010, vise, elle aussi à faire diminuer la consommation nocive d’alcool (OMS, 2010). Cette stratégie a été assortie en 2024 d’un Plan d’action mondial contre l’alcool 2022-2030 (OMS, 2024). Ce plan indique qu’une baisse relative d’au moins 20% (par rapport à 2010) de l’usage nocif de l’alcool doit être réalisée d’ici à 2030. Faute d'indicateur sur cet usage nocif d'alcool, c’est l’indicateur de consommation quotidienne d’alcool (et ce quel que soit le niveau de consommation) qui est repris ici comme approximation pour mesurer cet usage.
 A partir de l’objectif fixé dans le Plan d’action mondial contre l’alcool 2022-2030 et en faisant l’hypothèse d’une évolution constante entre les données collectées en 2008 et 2013, il est possible de déterminer un objectif spécifique pour la Belgique. Il ressort de ce calcul que la consommation quotidienne d’alcool devrait être de maximum 10,3% d’ici à 2030.
-Évolution: entre 1997 et 2013 le pourcentage de personnes déclarant consommer quotidiennement de l’alcool a augmenté de 6,5 points de pourcentage, pour atteindre 14,2%. Depuis 2013, l’indicateur a significativement diminué pour atteindre 9,7% en 2018, soit encore 2 points de pourcentage au-dessus du niveau de 1997.
-[...3 lines deleted...]
-Ventilation selon l'âge: sur la période 1997-2018, la part des personnes déclarant consommer quotidiennement de l’alcool augmente avec l’âge. Chez les 15-24 ans et les 25-49 ans, la consommation a diminué entre 1997 et 2018. A l’inverse, elle a augmenté chez les 50-64 ans et les 65 ans et plus. En 2018, 0,6% des 15-24 ans déclare consommer quotidiennement de l’alcool contre 17,1% chez les 65 ans et plus.
 Indicateur ONU: l’indicateur choisi est lié à l’indicateur 3.5.2 - Consommation d’alcool (en litres d’alcool pur) par habitant (âgé de 15 ans ou plus) au cours d’une année civile puisqu’il mesure la part de la population âgée de 15 ans et plus déclarant consommer quotidiennement de l’alcool.
 Sources
-Générales
-[...7 lines deleted...]
-OMS (2024), Plan d’action mondial contre l’alcool 2022-2030, https://iris.who.int/bitstream/handle/10665/377631/9789240095878-fre.pdf (consulté le 07/10/2024).
+Cellule Générale des Politiques de Drogues (2023), Stratégie interfédérale en matière d’usage nocif d’alcool 2023-2028 – Plan d’action 2023-2025, https://organesdeconcertation.sante.belgique.be/sites/default/files/documents/20230329_imcvg_tvd_cimsp_rtd_1_plan_alcool_-_annexe_2.pdf (consulté le 15/9/2025).
+OMS (2010), Stratégie mondiale visant à réduire l’usage nocif de l’alcool, https://iris.who.int/bitstream/handle/10665/44485/9789242599930_fre.pdf?sequence=1 (consulté le 15/9/2025).
+OMS (2024), Plan d’action mondial contre l’alcool 2022-2030, https://iris.who.int/bitstream/handle/10665/377631/9789240095878-fre.pdf (consulté le 15/9/2025).
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode=""/>
   </numFmts>
   <fonts count="4">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
@@ -219,51 +212,51 @@
   <cellXfs count="2">
     <xf applyAlignment="false" applyBorder="false" applyFont="false" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="164" xfId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="false" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="165" xfId="0"/>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:AG43"/>
+  <dimension ref="A1:AG45"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1025" min="1" style="0" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0"/>
       <c r="B3" s="1" t="n">
         <v>2000</v>
       </c>
       <c r="C3" s="1" t="n">
@@ -409,172 +402,172 @@
       </c>
       <c r="Q4" s="1" t="s">
         <f>=NA()</f>
       </c>
       <c r="R4" s="1" t="s">
         <f>=NA()</f>
       </c>
       <c r="S4" s="1" t="s">
         <f>=NA()</f>
       </c>
       <c r="T4" s="1" t="n">
         <v>9.7</v>
       </c>
       <c r="U4" s="1" t="s">
         <f>=NA()</f>
       </c>
       <c r="V4" s="1" t="s">
         <f>=NA()</f>
       </c>
       <c r="W4" s="1" t="s">
         <f>=NA()</f>
       </c>
       <c r="X4" s="1" t="s">
         <f>=NA()</f>
       </c>
-      <c r="Y4" s="1" t="s">
-        <f>=NA()</f>
+      <c r="Y4" s="1" t="n">
+        <v>7.7</v>
       </c>
       <c r="Z4" s="1" t="s">
         <f>=NA()</f>
       </c>
       <c r="AA4" s="1" t="s">
         <f>=NA()</f>
       </c>
       <c r="AB4" s="1" t="s">
         <f>=NA()</f>
       </c>
       <c r="AC4" s="1" t="s">
         <f>=NA()</f>
       </c>
       <c r="AD4" s="1" t="s">
         <f>=NA()</f>
       </c>
       <c r="AE4" s="1" t="s">
         <f>=NA()</f>
       </c>
       <c r="AF4" s="1" t="s">
         <f>=NA()</f>
       </c>
       <c r="AG4" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
-      <c r="B5" s="1" t="n">
-        <v>8.977990995</v>
+      <c r="B5" s="1" t="s">
+        <f>=NA()</f>
       </c>
       <c r="C5" s="1" t="n">
-        <v>9.262713376</v>
+        <v>9.155299205</v>
       </c>
       <c r="D5" s="1" t="n">
-        <v>9.55879994</v>
+        <v>9.486118277</v>
       </c>
       <c r="E5" s="1" t="n">
-        <v>9.873724999</v>
+        <v>9.834573275</v>
       </c>
       <c r="F5" s="1" t="n">
-        <v>10.2156505</v>
+        <v>10.2081267</v>
       </c>
       <c r="G5" s="1" t="n">
-        <v>10.58825143</v>
+        <v>10.6101367</v>
       </c>
       <c r="H5" s="1" t="n">
-        <v>10.9841582</v>
+        <v>11.03289717</v>
       </c>
       <c r="I5" s="1" t="n">
-        <v>11.38709204</v>
+        <v>11.45935662</v>
       </c>
       <c r="J5" s="1" t="n">
-        <v>11.77408035</v>
+        <v>11.86499462</v>
       </c>
       <c r="K5" s="1" t="n">
-        <v>12.11826717</v>
+        <v>12.22039536</v>
       </c>
       <c r="L5" s="1" t="n">
-        <v>12.39273625</v>
+        <v>12.495</v>
       </c>
       <c r="M5" s="1" t="n">
-        <v>12.57287619</v>
+        <v>12.65962378</v>
       </c>
       <c r="N5" s="1" t="n">
-        <v>12.63973291</v>
+        <v>12.69027148</v>
       </c>
       <c r="O5" s="1" t="n">
-        <v>12.58411724</v>
+        <v>12.57301618</v>
       </c>
       <c r="P5" s="1" t="n">
-        <v>12.4109148</v>
+        <v>12.30922844</v>
       </c>
       <c r="Q5" s="1" t="n">
-        <v>12.14283932</v>
+        <v>11.92004301</v>
       </c>
       <c r="R5" s="1" t="n">
-        <v>11.81168432</v>
+        <v>11.43798418</v>
       </c>
       <c r="S5" s="1" t="n">
-        <v>11.45009981</v>
+        <v>10.89899174</v>
       </c>
       <c r="T5" s="1" t="n">
-        <v>11.08478206</v>
+        <v>10.33599487</v>
       </c>
       <c r="U5" s="1" t="n">
-        <v>10.76648608</v>
+        <v>9.774409714</v>
       </c>
       <c r="V5" s="1" t="n">
-        <v>10.48824549</v>
+        <v>9.229293211</v>
       </c>
       <c r="W5" s="1" t="n">
-        <v>10.24430054</v>
+        <v>8.708378142</v>
       </c>
       <c r="X5" s="1" t="n">
-        <v>10.02985658</v>
+        <v>8.214677967</v>
       </c>
       <c r="Y5" s="1" t="n">
-        <v>9.840897092</v>
+        <v>7.74848057</v>
       </c>
       <c r="Z5" s="1" t="n">
-        <v>9.6740375</v>
+        <v>7.352714693</v>
       </c>
       <c r="AA5" s="1" t="n">
-        <v>9.526410174</v>
+        <v>7.014718342</v>
       </c>
       <c r="AB5" s="1" t="n">
-        <v>9.395573119</v>
+        <v>6.724505228</v>
       </c>
       <c r="AC5" s="1" t="n">
-        <v>9.279437014</v>
+        <v>6.474119467</v>
       </c>
       <c r="AD5" s="1" t="n">
-        <v>9.176206496</v>
+        <v>6.25716305</v>
       </c>
       <c r="AE5" s="1" t="n">
-        <v>9.084332595</v>
+        <v>6.06844573</v>
       </c>
       <c r="AF5" s="1" t="n">
-        <v>9.00247396</v>
+        <v>5.903722724</v>
       </c>
       <c r="AG5" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="0" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>10.3</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>10.3</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>10.3</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>10.3</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>10.3</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>10.3</v>
       </c>
@@ -675,484 +668,536 @@
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="0"/>
       <c r="B12" s="1" t="n">
         <v>1997</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>2001</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>2004</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>2008</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>2013</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>2018</v>
       </c>
-      <c r="H12" s="1"/>
+      <c r="H12" s="1" t="n">
+        <v>2023</v>
+      </c>
+      <c r="I12" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="0" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="1" t="n">
         <v>7.7</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>9.7</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>9.2</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>12</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>14.2</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>9.7</v>
       </c>
-      <c r="H13" s="1"/>
+      <c r="H13" s="1" t="n">
+        <v>7.7</v>
+      </c>
+      <c r="I13" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="0"/>
       <c r="B14" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="0"/>
+      <c r="A16" s="0" t="s">
+        <v>5</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A17" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="0" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="0" t="s">
         <v>1</v>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-[...1 lines deleted...]
-      <c r="B19" s="1" t="n">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="0"/>
+      <c r="B20" s="1" t="n">
         <v>1997</v>
       </c>
-      <c r="C19" s="1" t="n">
+      <c r="C20" s="1" t="n">
         <v>2001</v>
       </c>
-      <c r="D19" s="1" t="n">
+      <c r="D20" s="1" t="n">
         <v>2004</v>
       </c>
-      <c r="E19" s="1" t="n">
+      <c r="E20" s="1" t="n">
         <v>2008</v>
       </c>
-      <c r="F19" s="1" t="n">
+      <c r="F20" s="1" t="n">
         <v>2013</v>
       </c>
-      <c r="G19" s="1" t="n">
+      <c r="G20" s="1" t="n">
         <v>2018</v>
       </c>
-      <c r="H19" s="1"/>
-[...23 lines deleted...]
-      <c r="H20" s="1"/>
+      <c r="H20" s="1" t="n">
+        <v>2023</v>
+      </c>
+      <c r="I20" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="0" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B21" s="1" t="n">
-        <v>6.5</v>
+        <v>8.6</v>
       </c>
       <c r="C21" s="1" t="n">
-        <v>8.6</v>
+        <v>13.2</v>
       </c>
       <c r="D21" s="1" t="n">
-        <v>8.1</v>
+        <v>11.7</v>
       </c>
       <c r="E21" s="1" t="n">
-        <v>11.3</v>
+        <v>11.4</v>
       </c>
       <c r="F21" s="1" t="n">
-        <v>13.3</v>
+        <v>13</v>
       </c>
       <c r="G21" s="1" t="n">
-        <v>9.4</v>
-[...1 lines deleted...]
-      <c r="H21" s="1"/>
+        <v>11.7</v>
+      </c>
+      <c r="H21" s="1" t="n">
+        <v>6.9</v>
+      </c>
+      <c r="I21" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="B22" s="1" t="n">
+        <v>6.5</v>
+      </c>
+      <c r="C22" s="1" t="n">
+        <v>8.6</v>
+      </c>
+      <c r="D22" s="1" t="n">
+        <v>8.1</v>
+      </c>
+      <c r="E22" s="1" t="n">
+        <v>11.3</v>
+      </c>
+      <c r="F22" s="1" t="n">
+        <v>13.3</v>
+      </c>
+      <c r="G22" s="1" t="n">
+        <v>9.4</v>
+      </c>
+      <c r="H22" s="1" t="n">
+        <v>7.1</v>
+      </c>
+      <c r="I22" s="1"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="0" t="s">
         <v>12</v>
       </c>
-      <c r="B22" s="1" t="n">
+      <c r="B23" s="1" t="n">
         <v>9.6</v>
       </c>
-      <c r="C22" s="1" t="n">
+      <c r="C23" s="1" t="n">
         <v>10.7</v>
       </c>
-      <c r="D22" s="1" t="n">
+      <c r="D23" s="1" t="n">
         <v>10.6</v>
       </c>
-      <c r="E22" s="1" t="n">
+      <c r="E23" s="1" t="n">
         <v>13.7</v>
       </c>
-      <c r="F22" s="1" t="n">
+      <c r="F23" s="1" t="n">
         <v>16.4</v>
       </c>
-      <c r="G22" s="1" t="n">
+      <c r="G23" s="1" t="n">
         <v>9.8</v>
       </c>
-      <c r="H22" s="1"/>
-[...3 lines deleted...]
-      <c r="B23" s="1"/>
+      <c r="H23" s="1" t="n">
+        <v>9.3</v>
+      </c>
+      <c r="I23" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A24" s="0"/>
+      <c r="B24" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="0"/>
+      <c r="A25" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="0" t="s">
-        <v>13</v>
+        <v>5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-      <c r="A27" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A27" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-      <c r="A28" s="0"/>
-[...18 lines deleted...]
-      <c r="H28" s="1"/>
+      <c r="A28" s="0" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="B29" s="1" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="0"/>
+      <c r="B30" s="1" t="n">
+        <v>1997</v>
+      </c>
+      <c r="C30" s="1" t="n">
+        <v>2001</v>
+      </c>
+      <c r="D30" s="1" t="n">
+        <v>2004</v>
+      </c>
+      <c r="E30" s="1" t="n">
+        <v>2008</v>
+      </c>
+      <c r="F30" s="1" t="n">
+        <v>2013</v>
+      </c>
+      <c r="G30" s="1" t="n">
+        <v>2018</v>
+      </c>
+      <c r="H30" s="1" t="n">
+        <v>2023</v>
+      </c>
+      <c r="I30" s="1"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B31" s="1" t="n">
         <v>4.5</v>
       </c>
-      <c r="C29" s="1" t="n">
+      <c r="C31" s="1" t="n">
         <v>6.6</v>
       </c>
-      <c r="D29" s="1" t="n">
+      <c r="D31" s="1" t="n">
         <v>6</v>
       </c>
-      <c r="E29" s="1" t="n">
+      <c r="E31" s="1" t="n">
         <v>8.8</v>
       </c>
-      <c r="F29" s="1" t="n">
+      <c r="F31" s="1" t="n">
         <v>9.8</v>
       </c>
-      <c r="G29" s="1" t="n">
+      <c r="G31" s="1" t="n">
         <v>6.1</v>
       </c>
-      <c r="H29" s="1"/>
-[...27 lines deleted...]
-      <c r="B31" s="1"/>
+      <c r="H31" s="1" t="n">
+        <v>6.1</v>
+      </c>
+      <c r="I31" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="0" t="s">
-        <v>5</v>
-      </c>
+        <v>16</v>
+      </c>
+      <c r="B32" s="1" t="n">
+        <v>10.9</v>
+      </c>
+      <c r="C32" s="1" t="n">
+        <v>12.9</v>
+      </c>
+      <c r="D32" s="1" t="n">
+        <v>12.7</v>
+      </c>
+      <c r="E32" s="1" t="n">
+        <v>15.6</v>
+      </c>
+      <c r="F32" s="1" t="n">
+        <v>19</v>
+      </c>
+      <c r="G32" s="1" t="n">
+        <v>13.5</v>
+      </c>
+      <c r="H32" s="1" t="n">
+        <v>9.5</v>
+      </c>
+      <c r="I32" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="0"/>
+      <c r="B33" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="0" t="s">
-        <v>16</v>
+        <v>5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
-      <c r="A35" s="0" t="s">
+      <c r="A35" s="0"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="0" t="s">
         <v>17</v>
       </c>
-    </row>
-[...20 lines deleted...]
-      <c r="H36" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="0" t="s">
         <v>18</v>
       </c>
-      <c r="B37" s="1" t="n">
-[...17 lines deleted...]
-      <c r="H37" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
-      <c r="A38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A38" s="0"/>
       <c r="B38" s="1" t="n">
-        <v>7.5</v>
+        <v>1997</v>
       </c>
       <c r="C38" s="1" t="n">
-        <v>8.6</v>
+        <v>2001</v>
       </c>
       <c r="D38" s="1" t="n">
-        <v>6.9</v>
+        <v>2004</v>
       </c>
       <c r="E38" s="1" t="n">
-        <v>6.5</v>
+        <v>2008</v>
       </c>
       <c r="F38" s="1" t="n">
-        <v>8.5</v>
+        <v>2013</v>
       </c>
       <c r="G38" s="1" t="n">
-        <v>5.1</v>
-[...1 lines deleted...]
-      <c r="H38" s="1"/>
+        <v>2018</v>
+      </c>
+      <c r="H38" s="1" t="n">
+        <v>2023</v>
+      </c>
+      <c r="I38" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="0" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B39" s="1" t="n">
-        <v>10.4</v>
+        <v>1.4</v>
       </c>
       <c r="C39" s="1" t="n">
-        <v>15.1</v>
+        <v>0.9</v>
       </c>
       <c r="D39" s="1" t="n">
-        <v>14.4</v>
+        <v>1.4</v>
       </c>
       <c r="E39" s="1" t="n">
-        <v>20</v>
+        <v>2.7</v>
       </c>
       <c r="F39" s="1" t="n">
-        <v>23.3</v>
+        <v>1</v>
       </c>
       <c r="G39" s="1" t="n">
-        <v>14.5</v>
-[...1 lines deleted...]
-      <c r="H39" s="1"/>
+        <v>0.6</v>
+      </c>
+      <c r="H39" s="1" t="n">
+        <v>1.3</v>
+      </c>
+      <c r="I39" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="B40" s="1" t="n">
+        <v>7.5</v>
+      </c>
+      <c r="C40" s="1" t="n">
+        <v>8.6</v>
+      </c>
+      <c r="D40" s="1" t="n">
+        <v>6.9</v>
+      </c>
+      <c r="E40" s="1" t="n">
+        <v>6.5</v>
+      </c>
+      <c r="F40" s="1" t="n">
+        <v>8.5</v>
+      </c>
+      <c r="G40" s="1" t="n">
+        <v>5.1</v>
+      </c>
+      <c r="H40" s="1" t="n">
+        <v>4.1</v>
+      </c>
+      <c r="I40" s="1"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="B40" s="1" t="n">
-[...21 lines deleted...]
-      <c r="B41" s="1"/>
+      <c r="B41" s="1" t="n">
+        <v>10.4</v>
+      </c>
+      <c r="C41" s="1" t="n">
+        <v>15.1</v>
+      </c>
+      <c r="D41" s="1" t="n">
+        <v>14.4</v>
+      </c>
+      <c r="E41" s="1" t="n">
+        <v>20</v>
+      </c>
+      <c r="F41" s="1" t="n">
+        <v>23.3</v>
+      </c>
+      <c r="G41" s="1" t="n">
+        <v>14.5</v>
+      </c>
+      <c r="H41" s="1" t="n">
+        <v>8.7</v>
+      </c>
+      <c r="I41" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="0" t="s">
-        <v>5</v>
-      </c>
+        <v>22</v>
+      </c>
+      <c r="B42" s="1" t="n">
+        <v>12.4</v>
+      </c>
+      <c r="C42" s="1" t="n">
+        <v>12.8</v>
+      </c>
+      <c r="D42" s="1" t="n">
+        <v>14.1</v>
+      </c>
+      <c r="E42" s="1" t="n">
+        <v>20.3</v>
+      </c>
+      <c r="F42" s="1" t="n">
+        <v>21.8</v>
+      </c>
+      <c r="G42" s="1" t="n">
+        <v>17.1</v>
+      </c>
+      <c r="H42" s="1" t="n">
+        <v>15.7</v>
+      </c>
+      <c r="I42" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="0"/>
+      <c r="B43" s="1"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="0"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:B3"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1025" min="1" style="0" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B1" s="0" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B3" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>cic bfp</dc:creator>
   <cp:revision></cp:revision>
 </cp:coreProperties>