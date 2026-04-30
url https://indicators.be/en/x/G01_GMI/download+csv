--- v0 (2025-11-01)
+++ v1 (2026-04-30)
@@ -13,178 +13,168 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="G01_GMI" sheetId="1" state="visible" r:id="rId2"/>
     <sheet name="MetaData" sheetId="2" state="visible" r:id="rId3"/>
   </sheets>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="35">
   <si>
     <t>Guaranteed minimum income beneficiaries - Belgium</t>
   </si>
   <si>
     <t>percentage of population</t>
   </si>
   <si>
     <t>Belgium</t>
   </si>
   <si>
-    <t>FPB calculations based on PPS Social Integration (2024), direct communication 07/10/2024, Eurostat (2024), Average population [demo_r_gind], https://ec.europa.eu/eurostat (consulted on 14/10/2024) and Statbel (2024),Population by gender and age group in Belgium, https://statbel.fgov.be/en/themes/population/structure-population#figures (consulted on 14/10/2024)</t>
+    <t>Source: Calculations FPB based on PPS Social Integration (2025), direct communication 01/09/2025 and Statbel (2025), Population by gender and age group in Belgium, https://statbel.fgov.be/en/themes/population/structure-population#figures (consulted on 02/09/2025)</t>
   </si>
   <si>
     <t>thousand persons</t>
   </si>
   <si>
     <t>average monthly number</t>
   </si>
   <si>
-    <t>PPS Social Integration (2019), Bulletin Statistique Numéro 24 - Juillet 2019, p. 45 and PPS Social Integration (2024), direct communication 07/10/2024.</t>
+    <t>Source: PPS Social Integration (2025), direct communication  01/09/2025</t>
   </si>
   <si>
     <t>Guaranteed minimum income beneficiaries by region - Belgium</t>
   </si>
   <si>
     <t>Brussels-Capital Region</t>
   </si>
   <si>
     <t>Flemish Region</t>
   </si>
   <si>
     <t>Walloon Region</t>
   </si>
   <si>
-    <t>FPB calculations based on PPS Social Integration (2024), direct communication 07/10/2024, Eurostat (2024), Average population [demo_r_gind3], https://ec.europa.eu/eurostat (consulted on 14/10/2024) and Statbel (2024),Population by gender and age group in Belgium, https://statbel.fgov.be/en/themes/population/structure-population#figures (consulted on 14/10/2024)</t>
-[...1 lines deleted...]
-  <si>
     <t>Guaranteed minimum income beneficiaries by category - Belgium</t>
   </si>
   <si>
     <t>share in total</t>
   </si>
   <si>
     <t>1: person living together</t>
   </si>
   <si>
     <t>2: single person or homeless (with integration contract)</t>
   </si>
   <si>
     <t>3: person with dependent family</t>
   </si>
   <si>
-    <t>FPB calculations based on PPS Social Integration (2024), direct communication 07/10/2024.</t>
+    <t>Source: Calculations FPB based on PPS Social Integration (2025), direct communication 01/09/2025</t>
   </si>
   <si>
     <t>Guaranteed minimum income: average amount per year by category - Belgium</t>
   </si>
   <si>
     <t>thousands of euros</t>
   </si>
   <si>
-    <t>PPS Social Integration (2024), Montants, https://www.mi-is.be/fr/outils-cpas/montants (consulted on 14/10/2024); calculations FPB.</t>
+    <t>Source: Calculations FPB based on PPS Social Integration (2024), Montants, https://www.mi-is.be/fr/outils-cpas/montants (consulted  01/09/2025); FPB calculations</t>
   </si>
   <si>
     <t>Guaranteed minimum income beneficiaries by sex - Belgium</t>
   </si>
   <si>
     <t>females</t>
   </si>
   <si>
     <t>males</t>
   </si>
   <si>
     <t>Guaranteed minimum income beneficiaries by age - Belgium</t>
   </si>
   <si>
     <t>&lt;18</t>
   </si>
   <si>
     <t>18-24</t>
   </si>
   <si>
     <t>25-49</t>
   </si>
   <si>
     <t>50-64</t>
   </si>
   <si>
     <t>&gt;64</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>G01_GMI</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Guaranteed minimum income beneficiaries (i05)</t>
   </si>
   <si>
     <t>Contents</t>
   </si>
   <si>
     <t>Definition: a beneficiary of the integration income receives an allowance called 'integration income' which, since 1 October 2002, is part of the right to social integration (the former 'subsistence minimum'). The guaranteed minimum income is the last social safety net that can provide a minimum income, allowing people with insufficient means of subsistence to lead a decent life. This income can be granted to persons without (substitute) income or whose (substitute) income is lower than the integration income, and who cannot claim another income on the basis of Belgian or foreign legislation, who usually and permanently reside in Belgium in a legal manner and who, unless their health or their specific situation does not allow it, are willing to work. From 1 December 2016, foreigners with subsidiary protection fall within the scope of the legislation in relation to the right to social integration. Persons aged under 25 must sign a contract for a personal project developed for social integration purposes. From 1 December 2016, people aged 25 or over who want to apply for a guaranteed minimum income must also sign such a contract. The age condition is set at 18 years but minors who are emancipated by marriage, who have at least one dependent child or who are pregnant may also benefit from it under the same conditions. Based on an analysis of the applicant's means of subsistence, a full or partial integration income is granted.
 It should be made clear that there is no age limit in order to benefit from the right to social integration. A procedure is automatically started for beneficiaries of an integration income to obtain the income guarantee for the elderly (IGE) as soon as the person concerned has reached the legal retirement age. IGE is a benefit that persons of retirement age can receive if their monthly financial resources are less than a certain amount - separately fixed for single and cohabiting persons - and if they meet certain conditions regarding nationality and main residence (SPP IS, 2019; Service federal des pensions, 2019).The Public Centre for Social Welfare of each municipality examines, within the framework of the legislation in relation to the right to social integration, the applicant's means of subsistence and determines the most appropriate assistance in consultation with the applicant. This may consist in employment, full or partial integration income, an individualised social integration project or a combination of these instruments. The indicator is expressed in thousands of persons and the data are drawn from the Federal Public Planning Service Social Integration.
 Since 8 January 2005 there are 3 categories of guaranteed minimum income beneficiaries, each with a specific amount, which will be allocated in full or in part depending on the means test carried out by the Public Centre for Social Welfare. These categories are a cohabiting person (category 1), a single person or a homeless person with whom an integration contract has been concluded (category 2) and a person with a dependent family, namely a spouse or partner, an unmarried minor child or several children including at least one unmarried minor child (category 3). Before 8 January 2005 there was also the category for single persons with maintenance or co-parenting obligations entitled 'Single person with a right to an increased amount'.
 Between 2006 and 2023, the amount of the guaranteed minimum income on an annual basis increased for category 1 from 5,043 euros to 9,844 euros. The amount of the guaranteed minimum income on an annual basis for category 2 and 3 increased respectively from 7,564 euros to 14,766 euros and from 10,085 euros to 19,956 euros.
 The annual data on the number of the integration income recipients used here refer to the average monthly number. Those data are used to calculate the percentage of integration income recipients in the total population. The population data comes from Eurostat. They correspond to the average of the population on 1 January each year with the following year.
+The following breakdowns are available for this indicator: region, sex, age and beneficiary category.
 Goal: the number of guaranteed minimum income beneficiaries must decrease.
 The Sustainable Development Goals or SDGs adopted by the UN in 2015 include target 1.3: "Implement nationally appropriate social protection systems and measures for all, including floors, and by 2030 achieve substantial coverage of the poor and the vulnerable".
 The federal government agreement of September 2020 (Federal Government, 2020) states that the allowances will be increased towards the poverty line. It is assumed that this objective will have an influence on the evolution of the risk of poverty, for which it is stated that it must decrease in order to move towards the objectives.
-International comparison: there are no harmonised data at EU level on this type of social assistance allowance.
 UN indicator: the selected indicator is related to indicator 1.3.1- Proportion of population covered by social protection floors/systems, by sex, distinguishing children, unemployed persons, older persons, persons with disabilities, pregnant women, newborns, work-injury victims and the poor and the vulnerable. The guaranteed minimum income is, indeed, the very last social safety net to provide people with insufficient means of subsistence with a minimum income that should enable them to lead a dignified life. In that sense, it can be considered part of the aforementioned social protection floor or system.
 Sources
-General
-[...6 lines deleted...]
-Service fédéral des Pensions (2019), La Garantie de revenus aux personnes âgées (GRAPA), https://www.sfpd.fgov.be/fr/droit-a-la-pension/grapa (consulted on 24/09/2020).
+Federal Government (2020), Accord de gouvernement - 30 septembre 2020, https://www.belgium.be/sites/default/files/Accord_de_gouvernement_2020.pdf (consulted on 15/12/2025).
+Service fédéral des Pensions (2019), La Garantie de revenus aux personnes âgées (GRAPA), https://www.sfpd.fgov.be/fr/droit-a-la-pension/grapa (consulted on 15/12/2025).
 SPP IS (2019), Rapport statistique / Numéro 24 – Juillet 2019, Service public de programmation Intégration sociale.
-More information is available in French and Dutch.
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode=""/>
   </numFmts>
   <fonts count="4">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
@@ -242,685 +232,637 @@
   <cellXfs count="2">
     <xf applyAlignment="false" applyBorder="false" applyFont="false" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="164" xfId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="false" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="165" xfId="0"/>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:W61"/>
+  <dimension ref="A1:U61"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1025" min="1" style="0" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0"/>
       <c r="B3" s="1" t="n">
-        <v>2003</v>
+        <v>2006</v>
       </c>
       <c r="C3" s="1" t="n">
-        <v>2004</v>
+        <v>2007</v>
       </c>
       <c r="D3" s="1" t="n">
-        <v>2005</v>
+        <v>2008</v>
       </c>
       <c r="E3" s="1" t="n">
-        <v>2006</v>
+        <v>2009</v>
       </c>
       <c r="F3" s="1" t="n">
-        <v>2007</v>
+        <v>2010</v>
       </c>
       <c r="G3" s="1" t="n">
-        <v>2008</v>
+        <v>2011</v>
       </c>
       <c r="H3" s="1" t="n">
-        <v>2009</v>
+        <v>2012</v>
       </c>
       <c r="I3" s="1" t="n">
-        <v>2010</v>
+        <v>2013</v>
       </c>
       <c r="J3" s="1" t="n">
-        <v>2011</v>
+        <v>2014</v>
       </c>
       <c r="K3" s="1" t="n">
-        <v>2012</v>
+        <v>2015</v>
       </c>
       <c r="L3" s="1" t="n">
-        <v>2013</v>
+        <v>2016</v>
       </c>
       <c r="M3" s="1" t="n">
-        <v>2014</v>
+        <v>2017</v>
       </c>
       <c r="N3" s="1" t="n">
-        <v>2015</v>
+        <v>2018</v>
       </c>
       <c r="O3" s="1" t="n">
-        <v>2016</v>
+        <v>2019</v>
       </c>
       <c r="P3" s="1" t="n">
-        <v>2017</v>
+        <v>2020</v>
       </c>
       <c r="Q3" s="1" t="n">
-        <v>2018</v>
+        <v>2021</v>
       </c>
       <c r="R3" s="1" t="n">
-        <v>2019</v>
+        <v>2022</v>
       </c>
       <c r="S3" s="1" t="n">
-        <v>2020</v>
+        <v>2023</v>
       </c>
       <c r="T3" s="1" t="n">
-        <v>2021</v>
-[...7 lines deleted...]
-      <c r="W3" s="1"/>
+        <v>2024</v>
+      </c>
+      <c r="U3" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
-        <v>0.7141196395</v>
+        <v>0.7468357067</v>
       </c>
       <c r="C4" s="1" t="n">
-        <v>0.7252951729</v>
+        <v>0.75750417</v>
       </c>
       <c r="D4" s="1" t="n">
-        <v>0.7284262799</v>
+        <v>0.7757258384</v>
       </c>
       <c r="E4" s="1" t="n">
-        <v>0.7468357067</v>
+        <v>0.8448592602</v>
       </c>
       <c r="F4" s="1" t="n">
-        <v>0.7574418627</v>
+        <v>0.8778081117</v>
       </c>
       <c r="G4" s="1" t="n">
-        <v>0.7756679997</v>
+        <v>0.8644122292</v>
       </c>
       <c r="H4" s="1" t="n">
-        <v>0.8448553618</v>
+        <v>0.8656290394</v>
       </c>
       <c r="I4" s="1" t="n">
-        <v>0.8778080714</v>
+        <v>0.8909417663</v>
       </c>
       <c r="J4" s="1" t="n">
-        <v>0.8609151161</v>
+        <v>0.9190162955</v>
       </c>
       <c r="K4" s="1" t="n">
-        <v>0.8625769324</v>
+        <v>1.033119672</v>
       </c>
       <c r="L4" s="1" t="n">
-        <v>0.8881923565</v>
+        <v>1.124980179</v>
       </c>
       <c r="M4" s="1" t="n">
-        <v>0.9166188854</v>
+        <v>1.234838821</v>
       </c>
       <c r="N4" s="1" t="n">
-        <v>1.029851707</v>
+        <v>1.26558356</v>
       </c>
       <c r="O4" s="1" t="n">
-        <v>1.121399415</v>
+        <v>1.279179312</v>
       </c>
       <c r="P4" s="1" t="n">
-        <v>1.232054681</v>
+        <v>1.331981743</v>
       </c>
       <c r="Q4" s="1" t="n">
-        <v>1.263063953</v>
+        <v>1.345778068</v>
       </c>
       <c r="R4" s="1" t="n">
-        <v>1.276273728</v>
+        <v>1.313876451</v>
       </c>
       <c r="S4" s="1" t="n">
-        <v>1.328510653</v>
+        <v>1.354810944</v>
       </c>
       <c r="T4" s="1" t="n">
-        <v>1.342735183</v>
-[...7 lines deleted...]
-      <c r="W4" s="1"/>
+        <v>1.407211715</v>
+      </c>
+      <c r="U4" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="0"/>
       <c r="B5" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="0"/>
       <c r="B11" s="1" t="n">
-        <v>2003</v>
+        <v>2006</v>
       </c>
       <c r="C11" s="1" t="n">
-        <v>2004</v>
+        <v>2007</v>
       </c>
       <c r="D11" s="1" t="n">
-        <v>2005</v>
+        <v>2008</v>
       </c>
       <c r="E11" s="1" t="n">
-        <v>2006</v>
+        <v>2009</v>
       </c>
       <c r="F11" s="1" t="n">
-        <v>2007</v>
+        <v>2010</v>
       </c>
       <c r="G11" s="1" t="n">
-        <v>2008</v>
+        <v>2011</v>
       </c>
       <c r="H11" s="1" t="n">
-        <v>2009</v>
+        <v>2012</v>
       </c>
       <c r="I11" s="1" t="n">
-        <v>2010</v>
+        <v>2013</v>
       </c>
       <c r="J11" s="1" t="n">
-        <v>2011</v>
+        <v>2014</v>
       </c>
       <c r="K11" s="1" t="n">
-        <v>2012</v>
+        <v>2015</v>
       </c>
       <c r="L11" s="1" t="n">
-        <v>2013</v>
+        <v>2016</v>
       </c>
       <c r="M11" s="1" t="n">
-        <v>2014</v>
+        <v>2017</v>
       </c>
       <c r="N11" s="1" t="n">
-        <v>2015</v>
+        <v>2018</v>
       </c>
       <c r="O11" s="1" t="n">
-        <v>2016</v>
+        <v>2019</v>
       </c>
       <c r="P11" s="1" t="n">
-        <v>2017</v>
+        <v>2020</v>
       </c>
       <c r="Q11" s="1" t="n">
-        <v>2018</v>
+        <v>2021</v>
       </c>
       <c r="R11" s="1" t="n">
-        <v>2019</v>
+        <v>2022</v>
       </c>
       <c r="S11" s="1" t="n">
-        <v>2020</v>
+        <v>2023</v>
       </c>
       <c r="T11" s="1" t="n">
-        <v>2021</v>
-[...7 lines deleted...]
-      <c r="W11" s="1"/>
+        <v>2024</v>
+      </c>
+      <c r="U11" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="0" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="1" t="n">
-        <v>74.098</v>
+        <v>78.77591667</v>
       </c>
       <c r="C12" s="1" t="n">
-        <v>75.584</v>
+        <v>80.48358333</v>
       </c>
       <c r="D12" s="1" t="n">
-        <v>76.329</v>
+        <v>83.07333333</v>
       </c>
       <c r="E12" s="1" t="n">
-        <v>78.77591667</v>
+        <v>91.21516667</v>
       </c>
       <c r="F12" s="1" t="n">
-        <v>80.4835</v>
+        <v>95.64233333</v>
       </c>
       <c r="G12" s="1" t="n">
-        <v>83.07383333</v>
+        <v>95.03008333</v>
       </c>
       <c r="H12" s="1" t="n">
-        <v>91.21475</v>
+        <v>95.80566667</v>
       </c>
       <c r="I12" s="1" t="n">
-        <v>95.64233333</v>
+        <v>99.11758333</v>
       </c>
       <c r="J12" s="1" t="n">
-        <v>95.03008333</v>
+        <v>102.744</v>
       </c>
       <c r="K12" s="1" t="n">
-        <v>95.80583333</v>
+        <v>116.1069167</v>
       </c>
       <c r="L12" s="1" t="n">
-        <v>99.117</v>
+        <v>127.0665</v>
       </c>
       <c r="M12" s="1" t="n">
-        <v>102.7443333</v>
+        <v>140.1428333</v>
       </c>
       <c r="N12" s="1" t="n">
-        <v>116.1075</v>
+        <v>144.3238333</v>
       </c>
       <c r="O12" s="1" t="n">
-        <v>127.0705</v>
+        <v>146.6198333</v>
       </c>
       <c r="P12" s="1" t="n">
-        <v>140.1481667</v>
+        <v>153.2703333</v>
       </c>
       <c r="Q12" s="1" t="n">
-        <v>144.331</v>
+        <v>155.4726667</v>
       </c>
       <c r="R12" s="1" t="n">
-        <v>146.6308333</v>
+        <v>152.9455</v>
       </c>
       <c r="S12" s="1" t="n">
-        <v>153.2915833</v>
+        <v>158.9275</v>
       </c>
       <c r="T12" s="1" t="n">
-        <v>155.5719167</v>
-[...7 lines deleted...]
-      <c r="W12" s="1"/>
+        <v>165.975</v>
+      </c>
+      <c r="U12" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="0"/>
       <c r="B13" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="0"/>
       <c r="B18" s="1" t="n">
-        <v>2003</v>
+        <v>2006</v>
       </c>
       <c r="C18" s="1" t="n">
-        <v>2004</v>
+        <v>2007</v>
       </c>
       <c r="D18" s="1" t="n">
-        <v>2005</v>
+        <v>2008</v>
       </c>
       <c r="E18" s="1" t="n">
-        <v>2006</v>
+        <v>2009</v>
       </c>
       <c r="F18" s="1" t="n">
-        <v>2007</v>
+        <v>2010</v>
       </c>
       <c r="G18" s="1" t="n">
-        <v>2008</v>
+        <v>2011</v>
       </c>
       <c r="H18" s="1" t="n">
-        <v>2009</v>
+        <v>2012</v>
       </c>
       <c r="I18" s="1" t="n">
-        <v>2010</v>
+        <v>2013</v>
       </c>
       <c r="J18" s="1" t="n">
-        <v>2011</v>
+        <v>2014</v>
       </c>
       <c r="K18" s="1" t="n">
-        <v>2012</v>
+        <v>2015</v>
       </c>
       <c r="L18" s="1" t="n">
-        <v>2013</v>
+        <v>2016</v>
       </c>
       <c r="M18" s="1" t="n">
-        <v>2014</v>
+        <v>2017</v>
       </c>
       <c r="N18" s="1" t="n">
-        <v>2015</v>
+        <v>2018</v>
       </c>
       <c r="O18" s="1" t="n">
-        <v>2016</v>
+        <v>2019</v>
       </c>
       <c r="P18" s="1" t="n">
-        <v>2017</v>
+        <v>2020</v>
       </c>
       <c r="Q18" s="1" t="n">
-        <v>2018</v>
+        <v>2021</v>
       </c>
       <c r="R18" s="1" t="n">
-        <v>2019</v>
+        <v>2022</v>
       </c>
       <c r="S18" s="1" t="n">
-        <v>2020</v>
+        <v>2023</v>
       </c>
       <c r="T18" s="1" t="n">
-        <v>2021</v>
-[...7 lines deleted...]
-      <c r="W18" s="1"/>
+        <v>2024</v>
+      </c>
+      <c r="U18" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B19" s="1" t="n">
-        <v>1.754169302</v>
+        <v>2.06330608</v>
       </c>
       <c r="C19" s="1" t="n">
-        <v>1.917127468</v>
+        <v>2.14278051</v>
       </c>
       <c r="D19" s="1" t="n">
-        <v>2.001330007</v>
+        <v>2.201686487</v>
       </c>
       <c r="E19" s="1" t="n">
-        <v>2.06330608</v>
+        <v>2.349792484</v>
       </c>
       <c r="F19" s="1" t="n">
-        <v>2.141600784</v>
+        <v>2.422712884</v>
       </c>
       <c r="G19" s="1" t="n">
-        <v>2.200495696</v>
+        <v>2.396917193</v>
       </c>
       <c r="H19" s="1" t="n">
-        <v>2.34975387</v>
+        <v>2.416522018</v>
       </c>
       <c r="I19" s="1" t="n">
-        <v>2.403462342</v>
+        <v>2.511107056</v>
       </c>
       <c r="J19" s="1" t="n">
-        <v>2.365322827</v>
+        <v>2.588769889</v>
       </c>
       <c r="K19" s="1" t="n">
-        <v>2.392470043</v>
+        <v>2.791024474</v>
       </c>
       <c r="L19" s="1" t="n">
-        <v>2.489749963</v>
+        <v>2.990068477</v>
       </c>
       <c r="M19" s="1" t="n">
-        <v>2.568800813</v>
+        <v>3.178556936</v>
       </c>
       <c r="N19" s="1" t="n">
-        <v>2.764940349</v>
+        <v>3.216848588</v>
       </c>
       <c r="O19" s="1" t="n">
-        <v>2.964176505</v>
+        <v>3.234503477</v>
       </c>
       <c r="P19" s="1" t="n">
-        <v>3.160029837</v>
+        <v>3.422975047</v>
       </c>
       <c r="Q19" s="1" t="n">
-        <v>3.199117751</v>
+        <v>3.618401705</v>
       </c>
       <c r="R19" s="1" t="n">
-        <v>3.219419401</v>
+        <v>3.587780507</v>
       </c>
       <c r="S19" s="1" t="n">
-        <v>3.409229918</v>
+        <v>3.677822244</v>
       </c>
       <c r="T19" s="1" t="n">
-        <v>3.607593098</v>
-[...7 lines deleted...]
-      <c r="W19" s="1"/>
+        <v>3.742069105</v>
+      </c>
+      <c r="U19" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="0" t="s">
         <v>9</v>
       </c>
       <c r="B20" s="1" t="n">
-        <v>0.3856113148</v>
+        <v>0.3645459236</v>
       </c>
       <c r="C20" s="1" t="n">
-        <v>0.3729439427</v>
+        <v>0.3561468184</v>
       </c>
       <c r="D20" s="1" t="n">
-        <v>0.3611521461</v>
+        <v>0.3614445819</v>
       </c>
       <c r="E20" s="1" t="n">
-        <v>0.3645459236</v>
+        <v>0.400345562</v>
       </c>
       <c r="F20" s="1" t="n">
-        <v>0.3561407624</v>
+        <v>0.4119441139</v>
       </c>
       <c r="G20" s="1" t="n">
-        <v>0.3614479323</v>
+        <v>0.3825745297</v>
       </c>
       <c r="H20" s="1" t="n">
-        <v>0.400345562</v>
+        <v>0.3657297977</v>
       </c>
       <c r="I20" s="1" t="n">
-        <v>0.4113184875</v>
+        <v>0.374330744</v>
       </c>
       <c r="J20" s="1" t="n">
-        <v>0.381555494</v>
+        <v>0.3862684994</v>
       </c>
       <c r="K20" s="1" t="n">
-        <v>0.3648937528</v>
+        <v>0.4207704457</v>
       </c>
       <c r="L20" s="1" t="n">
-        <v>0.373583715</v>
+        <v>0.4775387367</v>
       </c>
       <c r="M20" s="1" t="n">
-        <v>0.3856660429</v>
+        <v>0.5605602825</v>
       </c>
       <c r="N20" s="1" t="n">
-        <v>0.4200216279</v>
+        <v>0.5699941267</v>
       </c>
       <c r="O20" s="1" t="n">
-        <v>0.4766557639</v>
+        <v>0.5563019164</v>
       </c>
       <c r="P20" s="1" t="n">
-        <v>0.5598752702</v>
+        <v>0.5792888555</v>
       </c>
       <c r="Q20" s="1" t="n">
-        <v>0.5694450705</v>
+        <v>0.5741139102</v>
       </c>
       <c r="R20" s="1" t="n">
-        <v>0.5555862816</v>
+        <v>0.558313071</v>
       </c>
       <c r="S20" s="1" t="n">
-        <v>0.5781731327</v>
+        <v>0.5891225417</v>
       </c>
       <c r="T20" s="1" t="n">
-        <v>0.5729898158</v>
-[...7 lines deleted...]
-      <c r="W20" s="1"/>
+        <v>0.6353957398</v>
+      </c>
+      <c r="U20" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B21" s="1" t="n">
-        <v>0.9918284102</v>
+        <v>1.033503327</v>
       </c>
       <c r="C21" s="1" t="n">
-        <v>0.9994038168</v>
+        <v>1.054771541</v>
       </c>
       <c r="D21" s="1" t="n">
-        <v>1.003565387</v>
+        <v>1.079768347</v>
       </c>
       <c r="E21" s="1" t="n">
-        <v>1.033503327</v>
+        <v>1.17340151</v>
       </c>
       <c r="F21" s="1" t="n">
-        <v>1.054707422</v>
+        <v>1.224977662</v>
       </c>
       <c r="G21" s="1" t="n">
-        <v>1.079703085</v>
+        <v>1.23751114</v>
       </c>
       <c r="H21" s="1" t="n">
-        <v>1.17340151</v>
+        <v>1.260609972</v>
       </c>
       <c r="I21" s="1" t="n">
-        <v>1.222787623</v>
+        <v>1.290561675</v>
       </c>
       <c r="J21" s="1" t="n">
-        <v>1.23310287</v>
+        <v>1.329757407</v>
       </c>
       <c r="K21" s="1" t="n">
-        <v>1.256001472</v>
+        <v>1.555744192</v>
       </c>
       <c r="L21" s="1" t="n">
-        <v>1.286364602</v>
+        <v>1.675754629</v>
       </c>
       <c r="M21" s="1" t="n">
-        <v>1.326015063</v>
+        <v>1.810345105</v>
       </c>
       <c r="N21" s="1" t="n">
-        <v>1.550134569</v>
+        <v>1.877892487</v>
       </c>
       <c r="O21" s="1" t="n">
-        <v>1.669401191</v>
+        <v>1.93997705</v>
       </c>
       <c r="P21" s="1" t="n">
-        <v>1.80498966</v>
+        <v>2.003695371</v>
       </c>
       <c r="Q21" s="1" t="n">
-        <v>1.872885378</v>
+        <v>1.995795843</v>
       </c>
       <c r="R21" s="1" t="n">
-        <v>1.933416</v>
+        <v>1.937202396</v>
       </c>
       <c r="S21" s="1" t="n">
-        <v>1.995535105</v>
+        <v>1.981979221</v>
       </c>
       <c r="T21" s="1" t="n">
-        <v>1.987543086</v>
-[...7 lines deleted...]
-      <c r="W21" s="1"/>
+        <v>2.044440341</v>
+      </c>
+      <c r="U21" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="0"/>
       <c r="B22" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="0" t="s">
-        <v>11</v>
+        <v>3</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="0" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="0" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="0"/>
       <c r="B27" s="1" t="n">
         <v>2006</v>
       </c>
       <c r="C27" s="1" t="n">
         <v>2007</v>
       </c>
       <c r="D27" s="1" t="n">
         <v>2008</v>
       </c>
       <c r="E27" s="1" t="n">
         <v>2009</v>
       </c>
       <c r="F27" s="1" t="n">
         <v>2010</v>
       </c>
       <c r="G27" s="1" t="n">
         <v>2011</v>
       </c>
       <c r="H27" s="1" t="n">
         <v>2012</v>
       </c>
@@ -935,252 +877,264 @@
       </c>
       <c r="L27" s="1" t="n">
         <v>2016</v>
       </c>
       <c r="M27" s="1" t="n">
         <v>2017</v>
       </c>
       <c r="N27" s="1" t="n">
         <v>2018</v>
       </c>
       <c r="O27" s="1" t="n">
         <v>2019</v>
       </c>
       <c r="P27" s="1" t="n">
         <v>2020</v>
       </c>
       <c r="Q27" s="1" t="n">
         <v>2021</v>
       </c>
       <c r="R27" s="1" t="n">
         <v>2022</v>
       </c>
       <c r="S27" s="1" t="n">
         <v>2023</v>
       </c>
-      <c r="T27" s="1"/>
+      <c r="T27" s="1" t="n">
+        <v>2024</v>
+      </c>
+      <c r="U27" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="0" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B28" s="1" t="n">
-        <v>27.65777612</v>
+        <v>27.65756455</v>
       </c>
       <c r="C28" s="1" t="n">
-        <v>27.41172621</v>
+        <v>27.41169783</v>
       </c>
       <c r="D28" s="1" t="n">
-        <v>27.91472646</v>
+        <v>27.91489447</v>
       </c>
       <c r="E28" s="1" t="n">
-        <v>28.59661769</v>
+        <v>28.59657842</v>
       </c>
       <c r="F28" s="1" t="n">
         <v>29.31825865</v>
       </c>
       <c r="G28" s="1" t="n">
-        <v>30.08310526</v>
+        <v>30.08319295</v>
       </c>
       <c r="H28" s="1" t="n">
-        <v>30.84267659</v>
+        <v>30.84212138</v>
       </c>
       <c r="I28" s="1" t="n">
-        <v>31.11440688</v>
+        <v>31.11422376</v>
       </c>
       <c r="J28" s="1" t="n">
-        <v>31.2572794</v>
+        <v>31.25705637</v>
       </c>
       <c r="K28" s="1" t="n">
-        <v>30.84648566</v>
+        <v>30.84649709</v>
       </c>
       <c r="L28" s="1" t="n">
-        <v>30.9486335</v>
+        <v>30.9471812</v>
       </c>
       <c r="M28" s="1" t="n">
-        <v>30.49879354</v>
+        <v>30.49840817</v>
       </c>
       <c r="N28" s="1" t="n">
-        <v>30.74726381</v>
+        <v>30.74752033</v>
       </c>
       <c r="O28" s="1" t="n">
-        <v>31.17756043</v>
+        <v>31.17859226</v>
       </c>
       <c r="P28" s="1" t="n">
-        <v>31.76859569</v>
+        <v>31.77077103</v>
       </c>
       <c r="Q28" s="1" t="n">
-        <v>31.80779736</v>
+        <v>31.81368429</v>
       </c>
       <c r="R28" s="1" t="n">
-        <v>31.73706562</v>
+        <v>31.73417982</v>
       </c>
       <c r="S28" s="1" t="n">
-        <v>32.01460647</v>
-[...1 lines deleted...]
-      <c r="T28" s="1"/>
+        <v>31.97930922</v>
+      </c>
+      <c r="T28" s="1" t="n">
+        <v>32.39544108</v>
+      </c>
+      <c r="U28" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="0" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B29" s="1" t="n">
-        <v>47.50277951</v>
+        <v>47.50288529</v>
       </c>
       <c r="C29" s="1" t="n">
-        <v>46.32647271</v>
+        <v>46.32652829</v>
       </c>
       <c r="D29" s="1" t="n">
-        <v>45.32153125</v>
+        <v>45.32180403</v>
       </c>
       <c r="E29" s="1" t="n">
-        <v>44.34672024</v>
+        <v>44.3468831</v>
       </c>
       <c r="F29" s="1" t="n">
         <v>43.32896521</v>
       </c>
       <c r="G29" s="1" t="n">
-        <v>41.85569307</v>
+        <v>41.85560537</v>
       </c>
       <c r="H29" s="1" t="n">
-        <v>40.77848426</v>
+        <v>40.77846822</v>
       </c>
       <c r="I29" s="1" t="n">
-        <v>40.38762271</v>
+        <v>40.38738502</v>
       </c>
       <c r="J29" s="1" t="n">
-        <v>39.84769639</v>
+        <v>39.84782566</v>
       </c>
       <c r="K29" s="1" t="n">
-        <v>38.60919119</v>
+        <v>38.60902631</v>
       </c>
       <c r="L29" s="1" t="n">
-        <v>38.63904945</v>
+        <v>38.63960997</v>
       </c>
       <c r="M29" s="1" t="n">
-        <v>39.04564098</v>
+        <v>39.04498625</v>
       </c>
       <c r="N29" s="1" t="n">
-        <v>38.81835272</v>
+        <v>38.81733555</v>
       </c>
       <c r="O29" s="1" t="n">
-        <v>38.14983206</v>
+        <v>38.14934087</v>
       </c>
       <c r="P29" s="1" t="n">
-        <v>38.43889015</v>
+        <v>38.43872809</v>
       </c>
       <c r="Q29" s="1" t="n">
-        <v>39.14127603</v>
+        <v>39.13287009</v>
       </c>
       <c r="R29" s="1" t="n">
-        <v>39.00742221</v>
+        <v>38.99662516</v>
       </c>
       <c r="S29" s="1" t="n">
-        <v>38.99368923</v>
-[...1 lines deleted...]
-      <c r="T29" s="1"/>
+        <v>39.01973122</v>
+      </c>
+      <c r="T29" s="1" t="n">
+        <v>38.6608927</v>
+      </c>
+      <c r="U29" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="0" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B30" s="1" t="n">
-        <v>24.83944437</v>
+        <v>24.83955016</v>
       </c>
       <c r="C30" s="1" t="n">
-        <v>26.26180107</v>
+        <v>26.26177388</v>
       </c>
       <c r="D30" s="1" t="n">
-        <v>26.76374229</v>
+        <v>26.7633015</v>
       </c>
       <c r="E30" s="1" t="n">
-        <v>27.05666207</v>
+        <v>27.05653848</v>
       </c>
       <c r="F30" s="1" t="n">
         <v>27.35277614</v>
       </c>
       <c r="G30" s="1" t="n">
         <v>28.06120167</v>
       </c>
       <c r="H30" s="1" t="n">
-        <v>28.37883915</v>
+        <v>28.3794104</v>
       </c>
       <c r="I30" s="1" t="n">
-        <v>28.49797041</v>
+        <v>28.49839122</v>
       </c>
       <c r="J30" s="1" t="n">
-        <v>28.89502422</v>
+        <v>28.89511796</v>
       </c>
       <c r="K30" s="1" t="n">
-        <v>30.54432315</v>
+        <v>30.54447661</v>
       </c>
       <c r="L30" s="1" t="n">
-        <v>30.41231705</v>
+        <v>30.41320883</v>
       </c>
       <c r="M30" s="1" t="n">
-        <v>30.45556548</v>
+        <v>30.45660558</v>
       </c>
       <c r="N30" s="1" t="n">
-        <v>30.43438347</v>
+        <v>30.43514411</v>
       </c>
       <c r="O30" s="1" t="n">
-        <v>30.67260751</v>
+        <v>30.67206688</v>
       </c>
       <c r="P30" s="1" t="n">
-        <v>29.79251416</v>
+        <v>29.79050088</v>
       </c>
       <c r="Q30" s="1" t="n">
-        <v>29.05092661</v>
+        <v>29.05344562</v>
       </c>
       <c r="R30" s="1" t="n">
-        <v>29.25551217</v>
+        <v>29.26919502</v>
       </c>
       <c r="S30" s="1" t="n">
-        <v>28.99170431</v>
-[...1 lines deleted...]
-      <c r="T30" s="1"/>
+        <v>29.00095956</v>
+      </c>
+      <c r="T30" s="1" t="n">
+        <v>28.94366621</v>
+      </c>
+      <c r="U30" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="0"/>
       <c r="B31" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="0" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="0" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="0" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="0"/>
       <c r="B36" s="1" t="n">
         <v>2006</v>
       </c>
       <c r="C36" s="1" t="n">
         <v>2007</v>
       </c>
       <c r="D36" s="1" t="n">
         <v>2008</v>
       </c>
       <c r="E36" s="1" t="n">
         <v>2009</v>
       </c>
       <c r="F36" s="1" t="n">
         <v>2010</v>
       </c>
       <c r="G36" s="1" t="n">
         <v>2011</v>
       </c>
       <c r="H36" s="1" t="n">
         <v>2012</v>
       </c>
@@ -1195,55 +1149,58 @@
       </c>
       <c r="L36" s="1" t="n">
         <v>2016</v>
       </c>
       <c r="M36" s="1" t="n">
         <v>2017</v>
       </c>
       <c r="N36" s="1" t="n">
         <v>2018</v>
       </c>
       <c r="O36" s="1" t="n">
         <v>2019</v>
       </c>
       <c r="P36" s="1" t="n">
         <v>2020</v>
       </c>
       <c r="Q36" s="1" t="n">
         <v>2021</v>
       </c>
       <c r="R36" s="1" t="n">
         <v>2022</v>
       </c>
       <c r="S36" s="1" t="n">
         <v>2023</v>
       </c>
-      <c r="T36" s="1"/>
+      <c r="T36" s="1" t="n">
+        <v>2024</v>
+      </c>
+      <c r="U36" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="0" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B37" s="1" t="n">
         <v>5.04259</v>
       </c>
       <c r="C37" s="1" t="n">
         <v>5.23321</v>
       </c>
       <c r="D37" s="1" t="n">
         <v>5.58162</v>
       </c>
       <c r="E37" s="1" t="n">
         <v>5.75886</v>
       </c>
       <c r="F37" s="1" t="n">
         <v>5.84504</v>
       </c>
       <c r="G37" s="1" t="n">
         <v>6.04177</v>
       </c>
       <c r="H37" s="1" t="n">
         <v>6.28511</v>
       </c>
       <c r="I37" s="1" t="n">
         <v>6.45344</v>
       </c>
@@ -1255,55 +1212,58 @@
       </c>
       <c r="L37" s="1" t="n">
         <v>6.8491306</v>
       </c>
       <c r="M37" s="1" t="n">
         <v>7.04133</v>
       </c>
       <c r="N37" s="1" t="n">
         <v>7.189</v>
       </c>
       <c r="O37" s="1" t="n">
         <v>7.35696</v>
       </c>
       <c r="P37" s="1" t="n">
         <v>7.64618</v>
       </c>
       <c r="Q37" s="1" t="n">
         <v>8.009813</v>
       </c>
       <c r="R37" s="1" t="n">
         <v>8.960976877</v>
       </c>
       <c r="S37" s="1" t="n">
         <v>9.84407211</v>
       </c>
-      <c r="T37" s="1"/>
+      <c r="T37" s="1" t="n">
+        <v>10.24024</v>
+      </c>
+      <c r="U37" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="0" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B38" s="1" t="n">
         <v>7.56389</v>
       </c>
       <c r="C38" s="1" t="n">
         <v>7.84981</v>
       </c>
       <c r="D38" s="1" t="n">
         <v>8.37244</v>
       </c>
       <c r="E38" s="1" t="n">
         <v>8.6383</v>
       </c>
       <c r="F38" s="1" t="n">
         <v>8.76756</v>
       </c>
       <c r="G38" s="1" t="n">
         <v>9.06264</v>
       </c>
       <c r="H38" s="1" t="n">
         <v>9.42766</v>
       </c>
       <c r="I38" s="1" t="n">
         <v>9.68016</v>
       </c>
@@ -1315,55 +1275,58 @@
       </c>
       <c r="L38" s="1" t="n">
         <v>10.273707</v>
       </c>
       <c r="M38" s="1" t="n">
         <v>10.56201</v>
       </c>
       <c r="N38" s="1" t="n">
         <v>10.78366</v>
       </c>
       <c r="O38" s="1" t="n">
         <v>11.03546</v>
       </c>
       <c r="P38" s="1" t="n">
         <v>11.46929</v>
       </c>
       <c r="Q38" s="1" t="n">
         <v>12.014755</v>
       </c>
       <c r="R38" s="1" t="n">
         <v>13.44147989</v>
       </c>
       <c r="S38" s="1" t="n">
         <v>14.76612312</v>
       </c>
-      <c r="T38" s="1"/>
+      <c r="T38" s="1" t="n">
+        <v>15.36036</v>
+      </c>
+      <c r="U38" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="0" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B39" s="1" t="n">
         <v>10.08519</v>
       </c>
       <c r="C39" s="1" t="n">
         <v>10.46642</v>
       </c>
       <c r="D39" s="1" t="n">
         <v>11.16325</v>
       </c>
       <c r="E39" s="1" t="n">
         <v>11.51774</v>
       </c>
       <c r="F39" s="1" t="n">
         <v>11.69009</v>
       </c>
       <c r="G39" s="1" t="n">
         <v>12.08353</v>
       </c>
       <c r="H39" s="1" t="n">
         <v>12.57022</v>
       </c>
       <c r="I39" s="1" t="n">
         <v>12.90689</v>
       </c>
@@ -1375,67 +1338,70 @@
       </c>
       <c r="L39" s="1" t="n">
         <v>13.698283</v>
       </c>
       <c r="M39" s="1" t="n">
         <v>14.08268</v>
       </c>
       <c r="N39" s="1" t="n">
         <v>14.62141</v>
       </c>
       <c r="O39" s="1" t="n">
         <v>15.05784</v>
       </c>
       <c r="P39" s="1" t="n">
         <v>15.50015</v>
       </c>
       <c r="Q39" s="1" t="n">
         <v>16.237302</v>
       </c>
       <c r="R39" s="1" t="n">
         <v>18.1654389</v>
       </c>
       <c r="S39" s="1" t="n">
         <v>19.95562833</v>
       </c>
-      <c r="T39" s="1"/>
+      <c r="T39" s="1" t="n">
+        <v>20.75876</v>
+      </c>
+      <c r="U39" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="0"/>
       <c r="B40" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="0" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="0" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="0"/>
       <c r="B45" s="1" t="n">
         <v>2006</v>
       </c>
       <c r="C45" s="1" t="n">
         <v>2007</v>
       </c>
       <c r="D45" s="1" t="n">
         <v>2008</v>
       </c>
       <c r="E45" s="1" t="n">
         <v>2009</v>
       </c>
       <c r="F45" s="1" t="n">
         <v>2010</v>
       </c>
       <c r="G45" s="1" t="n">
@@ -1455,187 +1421,196 @@
       </c>
       <c r="L45" s="1" t="n">
         <v>2016</v>
       </c>
       <c r="M45" s="1" t="n">
         <v>2017</v>
       </c>
       <c r="N45" s="1" t="n">
         <v>2018</v>
       </c>
       <c r="O45" s="1" t="n">
         <v>2019</v>
       </c>
       <c r="P45" s="1" t="n">
         <v>2020</v>
       </c>
       <c r="Q45" s="1" t="n">
         <v>2021</v>
       </c>
       <c r="R45" s="1" t="n">
         <v>2022</v>
       </c>
       <c r="S45" s="1" t="n">
         <v>2023</v>
       </c>
-      <c r="T45" s="1"/>
+      <c r="T45" s="1" t="n">
+        <v>2024</v>
+      </c>
+      <c r="U45" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="0" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B46" s="1" t="n">
-        <v>0.8676883842</v>
+        <v>0.867683742</v>
       </c>
       <c r="C46" s="1" t="n">
-        <v>0.884347256</v>
+        <v>0.8844004342</v>
       </c>
       <c r="D46" s="1" t="n">
-        <v>0.9018009785</v>
+        <v>0.9018437642</v>
       </c>
       <c r="E46" s="1" t="n">
-        <v>0.9580026407</v>
+        <v>0.9580238295</v>
       </c>
       <c r="F46" s="1" t="n">
-        <v>0.9847059654</v>
+        <v>0.9863036076</v>
       </c>
       <c r="G46" s="1" t="n">
-        <v>0.967959975</v>
+        <v>0.9707274456</v>
       </c>
       <c r="H46" s="1" t="n">
-        <v>0.9610125987</v>
+        <v>0.9633429254</v>
       </c>
       <c r="I46" s="1" t="n">
-        <v>0.9778985496</v>
+        <v>0.9800728967</v>
       </c>
       <c r="J46" s="1" t="n">
-        <v>1.005404499</v>
+        <v>1.007257633</v>
       </c>
       <c r="K46" s="1" t="n">
-        <v>1.132153342</v>
+        <v>1.134252635</v>
       </c>
       <c r="L46" s="1" t="n">
-        <v>1.208541473</v>
+        <v>1.210556014</v>
       </c>
       <c r="M46" s="1" t="n">
-        <v>1.291997183</v>
+        <v>1.29357271</v>
       </c>
       <c r="N46" s="1" t="n">
-        <v>1.324369577</v>
+        <v>1.325957447</v>
       </c>
       <c r="O46" s="1" t="n">
-        <v>1.355820866</v>
+        <v>1.357588456</v>
       </c>
       <c r="P46" s="1" t="n">
-        <v>1.412795978</v>
+        <v>1.414870568</v>
       </c>
       <c r="Q46" s="1" t="n">
-        <v>1.440129754</v>
+        <v>1.441616884</v>
       </c>
       <c r="R46" s="1" t="n">
-        <v>1.4208813</v>
+        <v>1.423166817</v>
       </c>
       <c r="S46" s="1" t="n">
-        <v>1.460470056</v>
-[...1 lines deleted...]
-      <c r="T46" s="1"/>
+        <v>1.462370206</v>
+      </c>
+      <c r="T46" s="1" t="n">
+        <v>1.510337135</v>
+      </c>
+      <c r="U46" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="0" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B47" s="1" t="n">
-        <v>0.6207691213</v>
+        <v>0.6207739638</v>
       </c>
       <c r="C47" s="1" t="n">
-        <v>0.6251707595</v>
+        <v>0.6252312519</v>
       </c>
       <c r="D47" s="1" t="n">
-        <v>0.644317714</v>
+        <v>0.6443800759</v>
       </c>
       <c r="E47" s="1" t="n">
-        <v>0.7270966577</v>
+        <v>0.7270824812</v>
       </c>
       <c r="F47" s="1" t="n">
-        <v>0.7627477936</v>
+        <v>0.7649833301</v>
       </c>
       <c r="G47" s="1" t="n">
-        <v>0.7499949733</v>
+        <v>0.7539648502</v>
       </c>
       <c r="H47" s="1" t="n">
-        <v>0.7606454504</v>
+        <v>0.7642002713</v>
       </c>
       <c r="I47" s="1" t="n">
-        <v>0.7953326607</v>
+        <v>0.7984934469</v>
       </c>
       <c r="J47" s="1" t="n">
-        <v>0.8247518121</v>
+        <v>0.8275541029</v>
       </c>
       <c r="K47" s="1" t="n">
-        <v>0.9242143539</v>
+        <v>0.9283993379</v>
       </c>
       <c r="L47" s="1" t="n">
-        <v>1.031557067</v>
+        <v>1.036484473</v>
       </c>
       <c r="M47" s="1" t="n">
-        <v>1.170275215</v>
+        <v>1.174177966</v>
       </c>
       <c r="N47" s="1" t="n">
-        <v>1.199928697</v>
+        <v>1.203299373</v>
       </c>
       <c r="O47" s="1" t="n">
-        <v>1.194438085</v>
+        <v>1.198356669</v>
       </c>
       <c r="P47" s="1" t="n">
-        <v>1.241901583</v>
+        <v>1.246612024</v>
       </c>
       <c r="Q47" s="1" t="n">
-        <v>1.242749879</v>
+        <v>1.247136168</v>
       </c>
       <c r="R47" s="1" t="n">
-        <v>1.195030231</v>
+        <v>1.201337563</v>
       </c>
       <c r="S47" s="1" t="n">
-        <v>1.242016611</v>
-[...1 lines deleted...]
-      <c r="T47" s="1"/>
+        <v>1.244051165</v>
+      </c>
+      <c r="T47" s="1" t="n">
+        <v>1.301117682</v>
+      </c>
+      <c r="U47" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="0"/>
       <c r="B48" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="0" t="s">
-        <v>11</v>
+        <v>3</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="0" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="0"/>
       <c r="B53" s="1" t="n">
         <v>2006</v>
       </c>
       <c r="C53" s="1" t="n">
         <v>2007</v>
       </c>
       <c r="D53" s="1" t="n">
         <v>2008</v>
       </c>
       <c r="E53" s="1" t="n">
         <v>2009</v>
       </c>
       <c r="F53" s="1" t="n">
         <v>2010</v>
       </c>
       <c r="G53" s="1" t="n">
@@ -1655,412 +1630,430 @@
       </c>
       <c r="L53" s="1" t="n">
         <v>2016</v>
       </c>
       <c r="M53" s="1" t="n">
         <v>2017</v>
       </c>
       <c r="N53" s="1" t="n">
         <v>2018</v>
       </c>
       <c r="O53" s="1" t="n">
         <v>2019</v>
       </c>
       <c r="P53" s="1" t="n">
         <v>2020</v>
       </c>
       <c r="Q53" s="1" t="n">
         <v>2021</v>
       </c>
       <c r="R53" s="1" t="n">
         <v>2022</v>
       </c>
       <c r="S53" s="1" t="n">
         <v>2023</v>
       </c>
-      <c r="T53" s="1"/>
+      <c r="T53" s="1" t="n">
+        <v>2024</v>
+      </c>
+      <c r="U53" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="0" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B54" s="1" t="n">
-        <v>0.01082684257</v>
+        <v>0.009734264529</v>
       </c>
       <c r="C54" s="1" t="n">
-        <v>0.01064891523</v>
+        <v>0.009558418803</v>
       </c>
       <c r="D54" s="1" t="n">
-        <v>0.01193528055</v>
+        <v>0.01069666485</v>
       </c>
       <c r="E54" s="1" t="n">
-        <v>0.01257984297</v>
+        <v>0.01125997956</v>
       </c>
       <c r="F54" s="1" t="n">
-        <v>0.01298657605</v>
+        <v>0.01165991707</v>
       </c>
       <c r="G54" s="1" t="n">
-        <v>0.01204033137</v>
+        <v>0.0108310735</v>
       </c>
       <c r="H54" s="1" t="n">
-        <v>0.01097973987</v>
+        <v>0.009889128927</v>
       </c>
       <c r="I54" s="1" t="n">
-        <v>0.01057203514</v>
+        <v>0.009544600042</v>
       </c>
       <c r="J54" s="1" t="n">
-        <v>0.009981011591</v>
+        <v>0.009054558673</v>
       </c>
       <c r="K54" s="1" t="n">
-        <v>0.009761146491</v>
+        <v>0.00883708679</v>
       </c>
       <c r="L54" s="1" t="n">
-        <v>0.009497458099</v>
+        <v>0.00860074333</v>
       </c>
       <c r="M54" s="1" t="n">
-        <v>0.01026241883</v>
+        <v>0.009286549781</v>
       </c>
       <c r="N54" s="1" t="n">
-        <v>0.01054214305</v>
+        <v>0.009541967307</v>
       </c>
       <c r="O54" s="1" t="n">
-        <v>0.009340894674</v>
+        <v>0.008460586936</v>
       </c>
       <c r="P54" s="1" t="n">
-        <v>0.009181745268</v>
+        <v>0.008335532357</v>
       </c>
       <c r="Q54" s="1" t="n">
-        <v>0.009740050003</v>
+        <v>0.008859889423</v>
       </c>
       <c r="R54" s="1" t="n">
-        <v>0.008984900874</v>
+        <v>0.008143681086</v>
       </c>
       <c r="S54" s="1" t="n">
-        <v>0.008424450605</v>
-[...1 lines deleted...]
-      <c r="T54" s="1"/>
+        <v>0.007621471246</v>
+      </c>
+      <c r="T54" s="1" t="n">
+        <v>0.007398375984</v>
+      </c>
+      <c r="U54" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="0" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B55" s="1" t="n">
-        <v>2.499329826</v>
+        <v>3.485009948</v>
       </c>
       <c r="C55" s="1" t="n">
-        <v>2.549619376</v>
+        <v>3.580040452</v>
       </c>
       <c r="D55" s="1" t="n">
-        <v>2.618864007</v>
+        <v>3.70663729</v>
       </c>
       <c r="E55" s="1" t="n">
-        <v>2.896058191</v>
+        <v>4.102175984</v>
       </c>
       <c r="F55" s="1" t="n">
-        <v>2.974457049</v>
+        <v>4.244221186</v>
       </c>
       <c r="G55" s="1" t="n">
-        <v>2.88687808</v>
+        <v>4.084837167</v>
       </c>
       <c r="H55" s="1" t="n">
-        <v>2.9616967</v>
+        <v>4.134681869</v>
       </c>
       <c r="I55" s="1" t="n">
-        <v>3.150752188</v>
+        <v>4.330843625</v>
       </c>
       <c r="J55" s="1" t="n">
-        <v>3.333572969</v>
+        <v>4.552240553</v>
       </c>
       <c r="K55" s="1" t="n">
-        <v>3.657952088</v>
+        <v>5.012211298</v>
       </c>
       <c r="L55" s="1" t="n">
-        <v>4.097140534</v>
+        <v>5.64055498</v>
       </c>
       <c r="M55" s="1" t="n">
-        <v>4.669943212</v>
+        <v>6.435307136</v>
       </c>
       <c r="N55" s="1" t="n">
-        <v>4.931970499</v>
+        <v>6.823429883</v>
       </c>
       <c r="O55" s="1" t="n">
-        <v>5.057173783</v>
+        <v>7.045218873</v>
       </c>
       <c r="P55" s="1" t="n">
-        <v>5.389097611</v>
+        <v>7.497326054</v>
       </c>
       <c r="Q55" s="1" t="n">
-        <v>5.570081627</v>
+        <v>7.748739265</v>
       </c>
       <c r="R55" s="1" t="n">
-        <v>5.378215242</v>
+        <v>7.535829488</v>
       </c>
       <c r="S55" s="1" t="n">
-        <v>5.525382076</v>
-[...1 lines deleted...]
-      <c r="T55" s="1"/>
+        <v>7.727758538</v>
+      </c>
+      <c r="T55" s="1" t="n">
+        <v>8.017832808</v>
+      </c>
+      <c r="U55" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="0" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B56" s="1" t="n">
-        <v>0.9519859583</v>
+        <v>0.9524447575</v>
       </c>
       <c r="C56" s="1" t="n">
-        <v>0.9639217436</v>
+        <v>0.9646730527</v>
       </c>
       <c r="D56" s="1" t="n">
-        <v>0.9966217771</v>
+        <v>0.9970407545</v>
       </c>
       <c r="E56" s="1" t="n">
-        <v>1.116714869</v>
+        <v>1.116426996</v>
       </c>
       <c r="F56" s="1" t="n">
-        <v>1.181276332</v>
+        <v>1.186832944</v>
       </c>
       <c r="G56" s="1" t="n">
-        <v>1.17780078</v>
+        <v>1.184758859</v>
       </c>
       <c r="H56" s="1" t="n">
-        <v>1.195284444</v>
+        <v>1.200655692</v>
       </c>
       <c r="I56" s="1" t="n">
-        <v>1.249693417</v>
+        <v>1.25357224</v>
       </c>
       <c r="J56" s="1" t="n">
-        <v>1.318025548</v>
+        <v>1.321390213</v>
       </c>
       <c r="K56" s="1" t="n">
-        <v>1.581856469</v>
+        <v>1.589273624</v>
       </c>
       <c r="L56" s="1" t="n">
-        <v>1.746196011</v>
+        <v>1.753701217</v>
       </c>
       <c r="M56" s="1" t="n">
-        <v>1.919442149</v>
+        <v>1.926342968</v>
       </c>
       <c r="N56" s="1" t="n">
-        <v>1.950642128</v>
+        <v>1.957094681</v>
       </c>
       <c r="O56" s="1" t="n">
-        <v>1.960879275</v>
+        <v>1.968135755</v>
       </c>
       <c r="P56" s="1" t="n">
-        <v>2.039070699</v>
+        <v>2.046470865</v>
       </c>
       <c r="Q56" s="1" t="n">
-        <v>2.040379601</v>
+        <v>2.04886264</v>
       </c>
       <c r="R56" s="1" t="n">
-        <v>1.991023494</v>
+        <v>2.010641243</v>
       </c>
       <c r="S56" s="1" t="n">
-        <v>2.074612658</v>
-[...1 lines deleted...]
-      <c r="T56" s="1"/>
+        <v>2.083354331</v>
+      </c>
+      <c r="T56" s="1" t="n">
+        <v>2.180378242</v>
+      </c>
+      <c r="U56" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="0" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B57" s="1" t="n">
-        <v>0.9481930199</v>
+        <v>0.9622138015</v>
       </c>
       <c r="C57" s="1" t="n">
-        <v>0.9462064597</v>
+        <v>0.9587319252</v>
       </c>
       <c r="D57" s="1" t="n">
-        <v>0.9369858191</v>
+        <v>0.9471693382</v>
       </c>
       <c r="E57" s="1" t="n">
-        <v>0.9460029568</v>
+        <v>0.9555801396</v>
       </c>
       <c r="F57" s="1" t="n">
-        <v>0.9456437742</v>
+        <v>0.9559725846</v>
       </c>
       <c r="G57" s="1" t="n">
-        <v>0.919563051</v>
+        <v>0.9254065216</v>
       </c>
       <c r="H57" s="1" t="n">
-        <v>0.8823557904</v>
+        <v>0.8876364345</v>
       </c>
       <c r="I57" s="1" t="n">
-        <v>0.8663363418</v>
+        <v>0.8718293721</v>
       </c>
       <c r="J57" s="1" t="n">
-        <v>0.849695941</v>
+        <v>0.8561496009</v>
       </c>
       <c r="K57" s="1" t="n">
-        <v>0.8643869374</v>
+        <v>0.8699433757</v>
       </c>
       <c r="L57" s="1" t="n">
-        <v>0.896168981</v>
+        <v>0.9012275268</v>
       </c>
       <c r="M57" s="1" t="n">
-        <v>0.9575385697</v>
+        <v>0.9609664744</v>
       </c>
       <c r="N57" s="1" t="n">
-        <v>0.9698436613</v>
+        <v>0.973052084</v>
       </c>
       <c r="O57" s="1" t="n">
-        <v>0.9842392011</v>
+        <v>0.9868942236</v>
       </c>
       <c r="P57" s="1" t="n">
-        <v>1.012115932</v>
+        <v>1.014827524</v>
       </c>
       <c r="Q57" s="1" t="n">
-        <v>1.030054695</v>
+        <v>1.031836181</v>
       </c>
       <c r="R57" s="1" t="n">
-        <v>1.027435454</v>
+        <v>1.029953873</v>
       </c>
       <c r="S57" s="1" t="n">
-        <v>1.059810263</v>
-[...1 lines deleted...]
-      <c r="T57" s="1"/>
+        <v>1.060283885</v>
+      </c>
+      <c r="T57" s="1" t="n">
+        <v>1.084607289</v>
+      </c>
+      <c r="U57" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="0" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B58" s="1" t="n">
-        <v>0.1361856612</v>
+        <v>0.1362249959</v>
       </c>
       <c r="C58" s="1" t="n">
-        <v>0.1435575117</v>
+        <v>0.143968365</v>
       </c>
       <c r="D58" s="1" t="n">
-        <v>0.1490266841</v>
+        <v>0.1498837726</v>
       </c>
       <c r="E58" s="1" t="n">
-        <v>0.1525902427</v>
+        <v>0.1535613884</v>
       </c>
       <c r="F58" s="1" t="n">
-        <v>0.1552439967</v>
+        <v>0.1541444464</v>
       </c>
       <c r="G58" s="1" t="n">
-        <v>0.1482698438</v>
+        <v>0.149935867</v>
       </c>
       <c r="H58" s="1" t="n">
-        <v>0.1456542638</v>
+        <v>0.1469883688</v>
       </c>
       <c r="I58" s="1" t="n">
-        <v>0.1355420023</v>
+        <v>0.1367659882</v>
       </c>
       <c r="J58" s="1" t="n">
-        <v>0.1261370575</v>
+        <v>0.1273298031</v>
       </c>
       <c r="K58" s="1" t="n">
-        <v>0.1249721024</v>
+        <v>0.1259774673</v>
       </c>
       <c r="L58" s="1" t="n">
-        <v>0.1239575179</v>
+        <v>0.1249498399</v>
       </c>
       <c r="M58" s="1" t="n">
-        <v>0.1292664108</v>
+        <v>0.1303440048</v>
       </c>
       <c r="N58" s="1" t="n">
-        <v>0.1417017022</v>
+        <v>0.1428617694</v>
       </c>
       <c r="O58" s="1" t="n">
-        <v>0.1462666089</v>
+        <v>0.1475507628</v>
       </c>
       <c r="P58" s="1" t="n">
-        <v>0.1360653607</v>
+        <v>0.1366196442</v>
       </c>
       <c r="Q58" s="1" t="n">
-        <v>0.1307479376</v>
+        <v>0.1317185862</v>
       </c>
       <c r="R58" s="1" t="n">
-        <v>0.1274605631</v>
+        <v>0.1282728658</v>
       </c>
       <c r="S58" s="1" t="n">
-        <v>0.1291919355</v>
-[...1 lines deleted...]
-      <c r="T58" s="1"/>
+        <v>0.1298426943</v>
+      </c>
+      <c r="T58" s="1" t="n">
+        <v>0.1319272503</v>
+      </c>
+      <c r="U58" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="0"/>
       <c r="B59" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="0" t="s">
-        <v>11</v>
+        <v>3</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="0"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:B3"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1025" min="1" style="0" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="B1" s="0" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="B2" s="0" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="B3" s="0" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>cic bfp</dc:creator>
   <cp:revision></cp:revision>
 </cp:coreProperties>